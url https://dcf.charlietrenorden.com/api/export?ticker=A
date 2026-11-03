--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Agilent Technologies, Inc. (A)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 40bp, the spread for a AAA rating at 13.2x interest cover. Book interest / average debt was lower, at 3.3%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-10-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2022-10-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 25.9x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 28.8x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.004844098070605929</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.07942884715025911</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.21882060458696595</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.1222586460860382</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.04171996571738506</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.050687141643480704</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.050687141643480704</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.25696594427244585</v>
+      <c r="B11" s="5">
+        <v>0.27534898627947657</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.13936310947585884</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.04171996571738506</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.13936</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.11386085000000001</v>
+        <v>0.097134928</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05294</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>44119191552</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>49307361280</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>3354000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9293495994191547</v>
+        <v>0.9363100398759764</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.07065040058084526</v>
+        <v>0.06368996012402361</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.10891593399447902</v>
+        <v>0.09390792963730958</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>6948000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>1565000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>285000000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.004844098070605929</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.07942884715025911</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.06419723213315853</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.05929757811651372</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.0543979240998689</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.049498270083224084</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.044598616066579264</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.03969896204993445</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.034799308033289636</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.029899654016644815</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>6981656793.39457</v>
+        <v>7499871630</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>7015476623.597086</v>
+        <v>7981342630</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>7049460280.373834</v>
+        <v>8454616918.0770855</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>7083608557.316806</v>
+        <v>8914530527.48011</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>7117922251.862232</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9355784367.194466</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>9773039402.188675</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>10161018922.528677</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>10514615349.945837</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>10828998711.027319</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>11099723678.803001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.21882060458696595</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.21882060458696595</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.21882060458696595</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.21882060458696595</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.21882060458696595</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.21882060458696595</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.21882060458696595</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.21882060458696595</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.21882060458696595</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.21882060458696595</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1527730360.5492978</v>
+        <v>1641126444.401234</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1535130836.241241</v>
+        <v>1746482219.7123249</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1542567160.5632048</v>
+        <v>1850044385.5648186</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1550039507.169469</v>
+        <v>1950682959.632162</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1557548050.5555117</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2047238391.6147776</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>2138542390.639166</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>2223440303.8473263</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>2300814487.874541</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>2369608045.0184727</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>2428848246.1439347</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1340952115.0840056</v>
+        <v>1440484547.2527452</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1347447818.6374593</v>
+        <v>1532959668.1169574</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1353974988.015963</v>
+        <v>1623860463.7865875</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>1360533775.64306</v>
+        <v>1712195102.044428</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>1367124334.6806467</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1796945797.6405964</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1877087093.3620222</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1951605502.6458228</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>2019520023.691858</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>2079902973.6799304</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>2131900548.0219288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>291274482.07097</v>
+        <v>312894387.2883888</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>292685444.2275867</v>
+        <v>332981340.9023039</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>294103241.223264</v>
+        <v>352726327.97579974</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>295527906.1666326</v>
+        <v>371913907.9930527</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>296959472.32670456</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>390323003.0586002</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>407730868.8139649</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>423917361.10159725</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>438669391.931231</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>451785454.97766674</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>463080091.35210836</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-353880226.79295987</v>
+        <f>-B6*B19</f>
+        <v>-380147055.6177325</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-355594457.31679326</v>
+        <f>-C6*C19</f>
+        <v>-427154077.8544628</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-357316991.7413997</v>
+        <f>-D6*D19</f>
+        <v>-476426195.03970873</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-359047870.2916889</v>
+        <f>-E6*E19</f>
+        <v>-527588150.7892436</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-580197812.957675</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-633750432.4590402</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-687684999.1179736</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-741392655.175941</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-794227045.8466506</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-845516403.9530458</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-8648649.695818389</v>
+        <v>-151957293.87690237</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-8690544.603123205</v>
+        <v>-132572551.77296586</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-8732642.453467676</v>
+        <v>-130315595.45416646</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-8774944.229927838</v>
+        <v>-126636746.12525798</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-8817450.920341762</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-121498797.45727442</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-114890750.90566304</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-106829767.62281713</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-97362417.84135953</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-86565139.77692069</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-74543845.43757813</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1269697720.6661973</v>
+        <v>1221274585.046499</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1275848260.9451296</v>
+        <v>1306214379.3918326</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1282028595.0443597</v>
+        <v>1369845001.2685122</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>1288238867.288076</v>
+        <v>1429884113.1229792</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>1294479222.6995852</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1485572190.2842474</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1536176778.811284</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1581008097.0066292</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1619434342.6057882</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1650896243.0340257</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1674920389.9834132</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.949621826479149</v>
+        <v>0.9561138619749162</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8563515027315649</v>
+        <v>0.8740350408575248</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7722420397070681</v>
+        <v>0.7990023814411102</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.6963936724448879</v>
+        <v>0.7304109969346537</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6279950094470867</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6677079278297443</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6103876841363844</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5579881703012807</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5100869599567528</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.46629789046860154</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.4262679498293836</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1205732668.5754466</v>
+        <v>1167677560.0406215</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1092574575.5178156</v>
+        <v>1141677138.4604268</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>990036377.199843</v>
+        <v>1094509418.218742</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>897121395.7769858</v>
+        <v>1044403080.5671784</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>812926491.6882836</v>
+        <v>991928328.8161894</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>937663386.4427105</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>882183815.2802387</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>826052340.669349</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>769809435.5093058</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>713964880.7656612</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>4998391508.758374</v>
+        <f>SUM(B15:K15)</f>
+        <v>9569869384.770424</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.050687141643480704</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.053519075380737385</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.056351009117994066</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.05918294285525074</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.06201487659250742</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.06484681032976411</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.06767874406702078</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.07051067780427746</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.07334261154153414</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.07617454527879082</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.07617454527879082</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>1294479222.6995852</v>
+        <f>Forecast!K13</f>
+        <v>1674920389.9834132</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>1367124334.6806467</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>2131900548.0219288</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.17938750142720247</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-245245018.53868774</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-382436312.6009375</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1121879316.141959</v>
+        <v>1749464235.4209914</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>13703312878.82899</v>
+        <v>26023142049.759155</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>8605612100.796598</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>11092831409.669659</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>13604003609.554974</v>
+        <v>20662700794.440083</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-1565000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>12039003609.554974</v>
+        <v>19097700794.440083</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>42.24211792826306</v>
+        <v>67.0094764717196</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>1854507522.8822162</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>2891928337.496043</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>37090150457.644325</v>
+        <v>57838566749.92087</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>23292429387.042217</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>24654727269.558723</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>28290820895.80059</v>
+        <v>34224596654.329147</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-1565000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>26725820895.80059</v>
+        <v>32659596654.329147</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>93.77481016070382</v>
+        <v>114.59507598010227</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>156.47</v>
+        <v>174.87</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>42.24211792826306</v>
+        <v>67.0094764717196</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.7300305622275001</v>
+        <v>-0.6168040460243633</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.088916</v>
+        <v>0.073908</v>
       </c>
       <c r="B5" s="31">
-        <v>52.86846453570289</v>
+        <v>91.014755340363</v>
       </c>
       <c r="C5" s="31">
-        <v>54.25074535572429</v>
+        <v>93.41149594522105</v>
       </c>
       <c r="D5" s="31">
-        <v>55.83093865674634</v>
+        <v>96.4252011559608</v>
       </c>
       <c r="E5" s="31">
-        <v>57.6594329107463</v>
+        <v>100.26664051544971</v>
       </c>
       <c r="F5" s="31">
-        <v>59.80530806235405</v>
+        <v>105.25492608884763</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.098916</v>
+        <v>0.083908</v>
       </c>
       <c r="B6" s="31">
-        <v>46.286158378242156</v>
+        <v>76.68969067971331</v>
       </c>
       <c r="C6" s="31">
-        <v>47.15432600588662</v>
+        <v>77.80653943062067</v>
       </c>
       <c r="D6" s="31">
-        <v>48.12471667235852</v>
+        <v>79.21262334492857</v>
       </c>
       <c r="E6" s="31">
-        <v>49.21957986373382</v>
+        <v>80.98842263802268</v>
       </c>
       <c r="F6" s="31">
-        <v>50.4681271682463</v>
+        <v>83.24732838461046</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.108916</v>
+        <v>0.093908</v>
       </c>
       <c r="B7" s="31">
-        <v>41.09988134869817</v>
+        <v>66.02818182204106</v>
       </c>
       <c r="C7" s="31">
-        <v>41.64494546247086</v>
+        <v>66.44801776444316</v>
       </c>
       <c r="D7" s="32">
-        <v>42.24208368507623</v>
+        <v>67.00940311180675</v>
       </c>
       <c r="E7" s="31">
-        <v>42.90119403000318</v>
+        <v>67.74556126455774</v>
       </c>
       <c r="F7" s="31">
-        <v>43.63485268961636</v>
+        <v>68.7009953815339</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.118916</v>
+        <v>0.103908</v>
       </c>
       <c r="B8" s="31">
-        <v>36.90685004206437</v>
+        <v>57.79163986325041</v>
       </c>
       <c r="C8" s="31">
-        <v>37.24168450939351</v>
+        <v>57.815879077871784</v>
       </c>
       <c r="D8" s="31">
-        <v>37.60111911248613</v>
+        <v>57.90988180785702</v>
       </c>
       <c r="E8" s="31">
-        <v>37.98930385850016</v>
+        <v>58.087806909222536</v>
       </c>
       <c r="F8" s="31">
-        <v>38.41137784062185</v>
+        <v>58.36792273354871</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.128916</v>
+        <v>0.113908</v>
       </c>
       <c r="B9" s="31">
-        <v>33.44569919772865</v>
+        <v>51.24258486710727</v>
       </c>
       <c r="C9" s="31">
-        <v>33.64022096571776</v>
+        <v>51.03769310598074</v>
       </c>
       <c r="D9" s="31">
-        <v>33.84386508821615</v>
+        <v>50.865870654520414</v>
       </c>
       <c r="E9" s="31">
-        <v>34.058014913899854</v>
+        <v>50.733029221323704</v>
       </c>
       <c r="F9" s="31">
-        <v>34.284348384203554</v>
+        <v>50.6465788950249</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>6948000000</v>
       </c>
       <c r="C5" s="18">
         <v>6510000000</v>
       </c>
       <c r="D5" s="18">
         <v>6833000000</v>
       </c>
       <c r="E5" s="18">
         <v>6848000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1479000000</v>
       </c>
       <c r="C6" s="18">
         <v>1488000000</v>
       </c>
       <c r="D6" s="18">
         <v>1350000000</v>
       </c>
       <c r="E6" s="18">
         <v>1618000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>288000000</v>
       </c>
       <c r="C7" s="18">
         <v>257000000</v>
       </c>
       <c r="D7" s="18">
         <v>271000000</v>
       </c>
       <c r="E7" s="18">
         <v>317000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>407000000</v>
       </c>
       <c r="C8" s="18">
         <v>378000000</v>
       </c>
       <c r="D8" s="18">
         <v>298000000</v>
       </c>
       <c r="E8" s="18">
         <v>291000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>131000000</v>
       </c>
       <c r="C9" s="18">
         <v>-83000000</v>
       </c>
       <c r="D9" s="18">
         <v>116000000</v>
       </c>
       <c r="E9" s="18">
         <v>478000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>3354000000</v>
       </c>
       <c r="C10" s="18">
         <v>3390000000</v>
       </c>
       <c r="D10" s="18">
         <v>2735000000</v>
       </c>
       <c r="E10" s="18">
         <v>2769000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>1789000000</v>
       </c>
       <c r="C11" s="18">
         <v>1329000000</v>
       </c>
       <c r="D11" s="18">
         <v>1590000000</v>
       </c>
       <c r="E11" s="18">
         <v>1053000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>285000000</v>
       </c>
       <c r="C12" s="34">
         <v>291000000</v>
       </c>
       <c r="D12" s="34">
         <v>296000000</v>
       </c>
       <c r="E12" s="34">
         <v>300000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>