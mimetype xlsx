--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Apple Inc. (AAPL)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Assumed: risk-free + 2bp (interest expense not reported)</t>
+    <t>Assumed: risk-free + 200bp (interest expense not reported)</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-09-30</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 34.2x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 35.1x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.01812535743479393</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.14771786212547555</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.3089779482330519</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.15907232010005223</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.028897611669405125</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.02761485036770544</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.02761485036770544</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>-0.4710967741935484</v>
+      <c r="B11" s="5">
+        <v>-0.0710643909808995</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.6</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.028897611669405125</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.04623</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.10811225000000001</v>
+        <v>0.093195529</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.06894</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>4905541566464</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>5029592301568</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>98657000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9802851548175652</v>
+        <v>0.9807620507119584</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.019714845182434826</v>
+        <v>0.019237949288041567</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.10714101528506455</v>
+        <v>0.09251793043597911</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>416161000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>43960000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>15004697000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.01812535743479393</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.14771786212547555</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.09864606190391045</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.08944030416592165</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.08023454642793285</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.07102878868994403</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.061823030951955224</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.05261727321396642</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.04341151547597761</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.0342057577379888</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.024999999999999994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>423704066875.42126</v>
+        <v>477635413220.00006</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>431383854534.11414</v>
+        <v>524752265760.00006</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>439202841089.1441</v>
+        <v>571686268021.331</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>447163549570.26184</v>
+        <v>617555256435.1002</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>455268548738.03406</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>661419458248.7932</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>702310413888.3337</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>739264072816.91</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>771356646554.8356</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>797741485136.4778</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>817685022264.8896</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.3089779482330519</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.3089779482330519</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.3089779482330519</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.3089779482330519</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.3089779482330519</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.3089779482330519</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.3089779482330519</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.3089779482330519</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.3089779482330519</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.3089779482330519</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>130915213241.16748</v>
+        <v>147578809980.16153</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>133288098274.81592</v>
+        <v>162136878405.17</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>135703992697.85089</v>
+        <v>176638450126.24146</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>138163676070.8281</v>
+        <v>190810956053.8535</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>140667942084.11697</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>204364027131.12888</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>216998430705.92285</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>228416296421.37836</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>238332194008.44052</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>246484527297.8566</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>252646640480.30298</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>110090226534.50189</v>
+        <v>124103106279.0125</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>112085651240.51718</v>
+        <v>136345388983.47957</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>114117243732.5632</v>
+        <v>148540162045.78287</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>116185659564.6894</v>
+        <v>160458214573.8579</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>118291566173.09671</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>171855367190.3902</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>182479986875.46127</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>192081586200.96844</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>200420138952.98212</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>207275661671.8219</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>212457553213.6174</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>12244035587.313583</v>
+        <v>13802522690.787413</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>12465963108.777979</v>
+        <v>15164087198.572958</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>12691913145.893536</v>
+        <v>16520367770.011883</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>12921958608.194216</v>
+        <v>17845871984.861427</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>13156173726.72535</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>19113442655.061943</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>20295093611.924255</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>21362966097.4059</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>22290364830.75622</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>23052823650.048454</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>23629144241.299664</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-11700524406.953016</v>
+        <f>-B6*B19</f>
+        <v>-13189830466.387459</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-11912600594.00357</v>
+        <f>-C6*C19</f>
+        <v>-15196976385.055445</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-12128520737.747824</v>
+        <f>-D6*D19</f>
+        <v>-17325366401.993263</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-12348354511.274815</v>
+        <f>-E6*E19</f>
+        <v>-19546340975.309784</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-21824592074.19914</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-24118768884.093277</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-26382465932.650654</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-28565580491.785965</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-30615998685.387028</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-32481542291.867058</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>3553514472.537166</v>
+        <v>4368641736.387462</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>3617923192.501635</v>
+        <v>3348330430.691948</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>3683499343.537344</v>
+        <v>3335336286.9976473</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>3750264085.7497883</v>
+        <v>3259651726.5344415</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>3818238962.778886</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3117182787.7533603</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>2905890859.1509256</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>2626089266.2751536</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>2280639207.6952877</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>1875022484.9337442</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>1417275320.0355465</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>114187252187.39963</v>
+        <v>129084440239.79991</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>116256936947.79323</v>
+        <v>139660830227.68903</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>118364135484.24626</v>
+        <v>151070499700.79913</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>120509527747.3586</v>
+        <v>162017397309.944</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>122693806012.07771</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>172261400559.00638</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>181562202462.44318</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>189688175631.9988</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>196425562499.64767</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>201587509121.41708</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>205022430483.08554</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9503827171580662</v>
+        <v>0.9567218954994853</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8584116242079276</v>
+        <v>0.8757036098416223</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7753408214100943</v>
+        <v>0.8015462130604711</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7003090037364943</v>
+        <v>0.7336687030304454</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6325382169643313</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6715392787536845</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6146711738503923</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5626188428826081</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.51497447063234</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.47136477698524804</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.4314480923870473</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>108521590998.6742</v>
+        <v>123497910345.71141</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>99796306070.79381</v>
+        <v>122301493183.86525</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>91772546031.85118</v>
+        <v>121089986940.32858</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>84393907317.50812</v>
+        <v>118867093752.75499</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>77608521287.44719</v>
+        <v>115680296688.49467</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>111601052114.45253</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>106722141882.5881</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>101154150066.91568</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>95021251280.02841</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>88456536528.48328</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>462092871706.27454</v>
+        <f>SUM(B15:K15)</f>
+        <v>1104391912783.623</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.02761485036770544</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.02896028731394923</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.030305724260193023</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.031651161206436816</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.032996598152680606</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.034342035098924396</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.035687472045168186</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.037032908991411984</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.038378345937655774</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.039723782883899564</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.039723782883899564</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>122693806012.07771</v>
+        <f>Forecast!K13</f>
+        <v>205022430483.08554</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>118291566173.09671</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>212457553213.6174</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.04166666666666667</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-4928815257.212363</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-8852398050.567392</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>113362750915.88435</v>
+        <v>203605155163.05002</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>1414601697891.4695</v>
+        <v>3090960915041.854</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>894789635698.9858</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>1333589190437.73</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>1356882507405.2603</v>
+        <v>2437981103221.353</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-43960000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>1312922507405.2603</v>
+        <v>2394021103221.353</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>87.50076775327487</v>
+        <v>159.55144600529775</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>153824115810.84232</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>276275784721.60266</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>3076482316216.846</v>
+        <v>5525515694432.053</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>1945992638822.1</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>2383973205817.4</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>2408085510528.3745</v>
+        <v>3488365118601.023</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-43960000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>2364125510528.3745</v>
+        <v>3444405118601.023</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>157.55903038417733</v>
+        <v>229.55512654477613</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>336.13</v>
+        <v>344.63</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>87.50076775327487</v>
+        <v>159.55144600529775</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.7396817667174163</v>
+        <v>-0.5370355279421474</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.087141</v>
+        <v>0.072518</v>
       </c>
       <c r="B5" s="31">
-        <v>103.47084539711757</v>
+        <v>203.40489449990974</v>
       </c>
       <c r="C5" s="31">
-        <v>108.70840918971314</v>
+        <v>214.50036723233228</v>
       </c>
       <c r="D5" s="31">
-        <v>114.78156546430677</v>
+        <v>227.98729502051248</v>
       </c>
       <c r="E5" s="31">
-        <v>121.90966437630301</v>
+        <v>244.7093634996252</v>
       </c>
       <c r="F5" s="31">
-        <v>130.39619338395997</v>
+        <v>265.9600080970384</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.097141</v>
+        <v>0.082518</v>
       </c>
       <c r="B6" s="31">
-        <v>91.11115984425966</v>
+        <v>172.2885042711545</v>
       </c>
       <c r="C6" s="31">
-        <v>94.92346131057052</v>
+        <v>179.40785514249066</v>
       </c>
       <c r="D6" s="31">
-        <v>99.25821378074254</v>
+        <v>187.80904049721448</v>
       </c>
       <c r="E6" s="31">
-        <v>104.23213826068739</v>
+        <v>197.85817323472833</v>
       </c>
       <c r="F6" s="31">
-        <v>109.99952226020692</v>
+        <v>210.0754606605133</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.107141</v>
+        <v>0.092518</v>
       </c>
       <c r="B7" s="31">
-        <v>81.42563029672856</v>
+        <v>149.2451201818462</v>
       </c>
       <c r="C7" s="31">
-        <v>84.29130042650057</v>
+        <v>154.0263703681351</v>
       </c>
       <c r="D7" s="32">
-        <v>87.5007835468841</v>
+        <v>159.55127861116193</v>
       </c>
       <c r="E7" s="31">
-        <v>91.12093379328277</v>
+        <v>165.9982714576982</v>
       </c>
       <c r="F7" s="31">
-        <v>95.23713959793663</v>
+        <v>173.60781744024933</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.117141</v>
+        <v>0.102518</v>
       </c>
       <c r="B8" s="31">
-        <v>73.62920706927312</v>
+        <v>131.50495963556872</v>
       </c>
       <c r="C8" s="31">
-        <v>75.83874159115054</v>
+        <v>134.82379038301198</v>
       </c>
       <c r="D8" s="31">
-        <v>78.28374420851331</v>
+        <v>138.6000400052129</v>
       </c>
       <c r="E8" s="31">
-        <v>81.00474717864878</v>
+        <v>142.9283233994571</v>
       </c>
       <c r="F8" s="31">
-        <v>84.05215170548186</v>
+        <v>147.9312820329185</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.127141</v>
+        <v>0.112518</v>
       </c>
       <c r="B9" s="31">
-        <v>67.21684073104109</v>
+        <v>117.43450737196679</v>
       </c>
       <c r="C9" s="31">
-        <v>68.95590056933331</v>
+        <v>119.79518687744765</v>
       </c>
       <c r="D9" s="31">
-        <v>70.86146755220777</v>
+        <v>122.45017568149244</v>
       </c>
       <c r="E9" s="31">
-        <v>72.95925283323234</v>
+        <v>125.45297289312538</v>
       </c>
       <c r="F9" s="31">
-        <v>75.28054839395972</v>
+        <v>128.87088063719253</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>416161000000</v>
       </c>
       <c r="C5" s="18">
         <v>391035000000</v>
       </c>
       <c r="D5" s="18">
         <v>383285000000</v>
       </c>
       <c r="E5" s="18">
         <v>394328000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>133050000000</v>
       </c>
       <c r="C6" s="18">
         <v>123216000000</v>
       </c>
       <c r="D6" s="18">
         <v>114301000000</v>
       </c>
       <c r="E6" s="18">
         <v>119437000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>11698000000</v>
       </c>
       <c r="C7" s="18">
         <v>11445000000</v>
       </c>
       <c r="D7" s="18">
         <v>11519000000</v>
       </c>
       <c r="E7" s="18">
         <v>11104000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>12715000000</v>
       </c>
       <c r="C8" s="18">
         <v>9447000000</v>
       </c>
       <c r="D8" s="18">
         <v>10959000000</v>
       </c>
       <c r="E8" s="18">
         <v>10708000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>25000000000</v>
       </c>
       <c r="C9" s="18">
         <v>-3651000000</v>
       </c>
       <c r="D9" s="18">
         <v>6577000000</v>
       </c>
       <c r="E9" s="18">
         <v>-1200000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>98657000000</v>
       </c>
       <c r="C10" s="18">
         <v>106629000000</v>
       </c>
       <c r="D10" s="18">
         <v>111088000000</v>
       </c>
       <c r="E10" s="18">
         <v>132480000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>54697000000</v>
       </c>
       <c r="C11" s="18">
         <v>65171000000</v>
       </c>
       <c r="D11" s="18">
         <v>61555000000</v>
       </c>
       <c r="E11" s="18">
         <v>48304000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>15004697000</v>
       </c>
       <c r="C12" s="34">
         <v>15408095000</v>
       </c>
       <c r="D12" s="34">
         <v>15812547000</v>
       </c>
       <c r="E12" s="34">
         <v>16325819000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>