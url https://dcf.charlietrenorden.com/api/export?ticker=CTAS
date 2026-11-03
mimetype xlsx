--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Cintas Corporation (CTAS)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 40bp, the spread for a AAA rating at 24.7x interest cover. Book interest / average debt was lower, at 4.0%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2026-05-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>FY31</t>
   </si>
   <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
+    <t>FY36</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-05-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 26.0x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 28.6x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.08514371661641951</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.08706350272322694</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.22024493556024108</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.20271144223017462</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.04712349190721544</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.038711106118723575</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.038711106118723575</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.3277987428150292</v>
+      <c r="B11" s="5">
+        <v>0.24773837454384484</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.25373153935823206</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.02930123113544683</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.9443900000000001</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.10177405</v>
+        <v>0.088887697</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05294</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>79089516544</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>87285055488</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>2705957000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9669180104624691</v>
+        <v>0.969930808364215</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.03308198953753094</v>
+        <v>0.03006919163578503</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.09972542901120005</v>
+        <v>0.08748408996442522</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>11264761000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>2416939000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>406197000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.08514371661641951</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.08706350272322694</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.07527531712428281</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.06899090248374747</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.06270648784321212</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.05642207320267676</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.050137658562141404</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.043853243921606055</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.037568829281070706</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.03128441464053535</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>12223884618.335695</v>
+        <v>12245510550</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>13264671586.23108</v>
+        <v>13167295240</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>14394075024.77901</v>
+        <v>14075718821.877552</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>15619640069.644276</v>
+        <v>14958357713.06609</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>16949554277.384539</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>15802339266.944529</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>16594631557.593712</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>17322359983.07805</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>17973140768.02756</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>18535419956.207245</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>18998805455.112423</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.22024493556024108</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.22024493556024108</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.22024493556024108</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.22024493556024108</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.22024493556024108</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.22024493556024108</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.22024493556024108</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.22024493556024108</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.22024493556024108</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.22024493556024108</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>2692248680.0611672</v>
+        <v>2697011681.9870024</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>2921476738.737225</v>
+        <v>2900030091.636469</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>3170222126.2817287</v>
+        <v>3100105784.888494</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>3440146620.612963</v>
+        <v>3294502530.601276</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>3733053489.5973663</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3480385193.549265</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>3654883558.04817</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>3815162058.2243237</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>3958493230.269372</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>4082332373.836871</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>4184390683.182792</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>2146499067.2836843</v>
+        <v>2150296554.219788</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>2329259975.585895</v>
+        <v>2312160809.249935</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>2527581826.873149</v>
+        <v>2471678870.16764</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>2742789537.6652484</v>
+        <v>2626669171.1921315</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>2976320832.7986984</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2774871291.448348</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>2913996840.8128734</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>3041785055.0598297</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>3156061358.503085</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>3254796890.6734667</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>3336166812.940303</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>576032127.8868774</v>
+        <v>577051217.3026463</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>625077644.1456308</v>
+        <v>620488930.6820563</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>678299077.9420255</v>
+        <v>663297021.9909868</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>736051982.4155</v>
+        <v>704890048.6369035</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>798722183.8212391</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>744661406.5609332</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>781996985.9074892</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>816290090.476451</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>846957153.5293907</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>873453712.3031716</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>895290055.1107508</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-473200094.64342594</v>
+        <f>-B6*B19</f>
+        <v>-474037258.3789991</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-513490109.40460867</v>
+        <f>-C6*C19</f>
+        <v>-523314780.2415684</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-557210565.7650889</v>
+        <f>-D6*D19</f>
+        <v>-573950833.4160197</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-604653544.2722664</v>
+        <f>-E6*E19</f>
+        <v>-625384625.1651698</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-676984818.9258361</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-728059929.9793336</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-777871720.5075846</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-825651332.181246</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-870617742.5094101</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-911997987.5684333</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-314399516.2946428</v>
+        <v>-242969299.3516073</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-341168659.61437297</v>
+        <v>-228361440.7800019</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-370217027.2869831</v>
+        <v>-225051381.5716421</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-401738680.9448787</v>
+        <v>-218663524.21222985</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-435944205.34910375</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-209086618.30283287</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-196281204.24904814</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-180286257.23884112</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-161223373.84775966</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-139298132.1194675</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-114798370.28595741</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1934931584.232493</v>
+        <v>2010341213.7918277</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>2099678850.7125442</v>
+        <v>2180973518.910421</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>2278453311.7631025</v>
+        <v>2335973677.170965</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>2472449294.8636036</v>
+        <v>2487511070.4516354</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>2682962816.9739356</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2633461260.780612</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>2771652692.4919806</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>2899917167.789855</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>3016143806.00347</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>3118334728.34776</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>3204660510.196663</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9535816084209341</v>
+        <v>0.9589336175564099</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8671088103130717</v>
+        <v>0.8817909396612685</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7884775485211053</v>
+        <v>0.8108541060955794</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7169767359385805</v>
+        <v>0.7456238795384168</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6519597683425747</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6856411844726927</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6304838763159488</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5797637704626776</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5331239103292476</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.49023605517455215</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.45079837001623557</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1845115172.2768867</v>
+        <v>1927783772.6641414</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1820650030.2808719</v>
+        <v>1923162688.6163635</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>1796509281.6787648</v>
+        <v>1894133847.8652666</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>1772688625.2049513</v>
+        <v>1854747654.7449083</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>1749183816.6260688</v>
+        <v>1805609498.1045697</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>1747482333.3638804</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>1681266911.2272956</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>1607978379.9719093</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>1528720115.9390147</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>1444655734.4520535</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>8984146926.067543</v>
+        <f>SUM(B15:K15)</f>
+        <v>17415540936.9494</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.038711106118723575</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.039743529001448015</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.040775951884172455</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.041808374766896896</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.042840797649621336</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.043873220532345776</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.044905643415070216</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.04593806629779466</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.0469704891805191</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.04800291206324354</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.04800291206324354</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>2682962816.9739356</v>
+        <f>Forecast!K13</f>
+        <v>3204660510.196663</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>3217165263.058377</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>3606130046.2246356</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.09852933562470385</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-316985155.96401745</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-355309597.63079596</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>2900180107.0943594</v>
+        <v>3250820448.5938396</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>39781432493.69855</v>
+        <v>53327030316.1298</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>25935893512.92748</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>24039738344.31769</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>34920040438.995026</v>
+        <v>41455279281.26709</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-2416939000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>32503101438.995026</v>
+        <v>39038340281.26709</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>80.01807359235796</v>
+        <v>96.1069143328658</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>4531775673.418606</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>5079680738.293543</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>90635513468.37212</v>
+        <v>101593614765.87085</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>59090708364.450195</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>45798235940.51194</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>68074855290.51774</v>
+        <v>63213776877.46134</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-2416939000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>65657916290.51774</v>
+        <v>60796837877.46134</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>161.64057413156112</v>
+        <v>149.67328138184513</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>197.64</v>
+        <v>219.82</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>80.01807359235796</v>
+        <v>96.1069143328658</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.5951321919026615</v>
+        <v>-0.5627926743114102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.079725</v>
+        <v>0.067484</v>
       </c>
       <c r="B5" s="31">
-        <v>99.95038489334445</v>
+        <v>128.81704221767666</v>
       </c>
       <c r="C5" s="31">
-        <v>105.43212740101967</v>
+        <v>135.90573049615497</v>
       </c>
       <c r="D5" s="31">
-        <v>111.89536411723424</v>
+        <v>144.7609424471658</v>
       </c>
       <c r="E5" s="31">
-        <v>119.63617172631382</v>
+        <v>156.0895891551182</v>
       </c>
       <c r="F5" s="31">
-        <v>129.0830256534786</v>
+        <v>171.03381818047654</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.089725</v>
+        <v>0.077484</v>
       </c>
       <c r="B6" s="31">
-        <v>85.4364543084883</v>
+        <v>106.59520492871954</v>
       </c>
       <c r="C6" s="31">
-        <v>89.17936510086186</v>
+        <v>110.75403603369128</v>
       </c>
       <c r="D6" s="31">
-        <v>93.48417412826147</v>
+        <v>115.78020539030429</v>
       </c>
       <c r="E6" s="31">
-        <v>98.4920027557</v>
+        <v>121.94770157944097</v>
       </c>
       <c r="F6" s="31">
-        <v>104.39554708186319</v>
+        <v>129.65949754357035</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.099725</v>
+        <v>0.087484</v>
       </c>
       <c r="B7" s="31">
-        <v>74.37092154927937</v>
+        <v>90.55480952691482</v>
       </c>
       <c r="C7" s="31">
-        <v>77.02403126948447</v>
+        <v>93.09768750315128</v>
       </c>
       <c r="D7" s="32">
-        <v>80.0185736007966</v>
+        <v>96.10706286168761</v>
       </c>
       <c r="E7" s="31">
-        <v>83.4280012383267</v>
+        <v>99.70466444419289</v>
       </c>
       <c r="F7" s="31">
-        <v>87.34846373160381</v>
+        <v>104.05860812139973</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.109725</v>
+        <v>0.097484</v>
       </c>
       <c r="B8" s="31">
-        <v>65.6605768458477</v>
+        <v>78.44430580654088</v>
       </c>
       <c r="C8" s="31">
-        <v>67.59515720703513</v>
+        <v>80.03194561980455</v>
       </c>
       <c r="D8" s="31">
-        <v>69.74654340494078</v>
+        <v>81.88719697068551</v>
       </c>
       <c r="E8" s="31">
-        <v>72.15552675409299</v>
+        <v>84.06954318951769</v>
       </c>
       <c r="F8" s="31">
-        <v>74.87381628451784</v>
+        <v>86.65750714646421</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.119725</v>
+        <v>0.107484</v>
       </c>
       <c r="B9" s="31">
-        <v>58.62982577796006</v>
+        <v>68.98621321533304</v>
       </c>
       <c r="C9" s="31">
-        <v>60.07172822156594</v>
+        <v>69.9804046804028</v>
       </c>
       <c r="D9" s="31">
-        <v>61.6559452340737</v>
+        <v>71.13557003020702</v>
       </c>
       <c r="E9" s="31">
-        <v>63.40626860744245</v>
+        <v>72.48287193408413</v>
       </c>
       <c r="F9" s="31">
-        <v>65.3521063725121</v>
+        <v>74.06207155740982</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>11264761000</v>
       </c>
       <c r="C5" s="18">
         <v>10340181000</v>
       </c>
       <c r="D5" s="18">
         <v>9596615000</v>
       </c>
       <c r="E5" s="18">
         <v>8815769000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>2621648000</v>
       </c>
       <c r="C6" s="18">
         <v>2359726000</v>
       </c>
       <c r="D6" s="18">
         <v>2068633000</v>
       </c>
       <c r="E6" s="18">
         <v>1802664000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>512846000</v>
       </c>
       <c r="C7" s="18">
         <v>494183000</v>
       </c>
       <c r="D7" s="18">
         <v>456870000</v>
       </c>
       <c r="E7" s="18">
         <v>419344000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>395105000</v>
       </c>
       <c r="C8" s="18">
         <v>408884000</v>
       </c>
       <c r="D8" s="18">
         <v>409469000</v>
       </c>
       <c r="E8" s="18">
         <v>331109000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>422702000</v>
       </c>
       <c r="C9" s="18">
         <v>243740000</v>
       </c>
       <c r="D9" s="18">
         <v>48036000</v>
       </c>
       <c r="E9" s="18">
         <v>307980000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>2705957000</v>
       </c>
       <c r="C10" s="18">
         <v>2654481000</v>
       </c>
       <c r="D10" s="18">
         <v>2668080000</v>
       </c>
       <c r="E10" s="18">
         <v>2668393000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>289018000</v>
       </c>
       <c r="C11" s="18">
         <v>263973000</v>
       </c>
       <c r="D11" s="18">
         <v>342015000</v>
       </c>
       <c r="E11" s="18">
         <v>124149000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>406197000</v>
       </c>
       <c r="C12" s="34">
         <v>410286000</v>
       </c>
       <c r="D12" s="34">
         <v>413468000</v>
       </c>
       <c r="E12" s="34">
         <v>413508000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>