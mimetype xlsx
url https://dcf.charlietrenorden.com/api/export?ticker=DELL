--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Dell Technologies Inc. (DELL)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Interest expense / average total debt</t>
+    <t>Risk-free + 78bp, the spread for a A rating at 5.4x interest cover. Book interest / average debt was lower, at 5.6%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2026-01-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>FY31</t>
   </si>
   <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
+    <t>FY36</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 33.2x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 25.3x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.035349838884853435</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.06688625847668467</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.17882590891669453</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.03189019122920979</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.027865711612397946</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.027865711612397946</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.0436004612280196</v>
+      <c r="B11" s="5">
+        <v>-0.044672091917825965</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.22087841960861082</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.03189019122920979</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.2961399999999998</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.12005165000000001</v>
+        <v>0.10376672199999999</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.056740000000000006</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>361179774976</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>269775339520</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>31503000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9197749379204998</v>
+        <v>0.8954355628413548</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.0802250620795002</v>
+        <v>0.10456443715864516</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.11408630374850999</v>
+        <v>0.09778842763921822</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>113538000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>19975000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>684000000</v>
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
+        <v>683870968</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.035349838884853435</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.5</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.1923600260442775</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.1714400227887428</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.15052001953320812</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.12960001627767342</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.10868001302213874</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.08776000976660406</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.06684000651106936</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.04592000325553469</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.024999999999999994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>117551550007.30849</v>
+        <v>170307000000</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>121706978360.73163</v>
+        <v>203067258955.52277</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>126009300436.94583</v>
+        <v>237881114458.5051</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>130463708905.38496</v>
+        <v>273686984453.3806</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>135075579995.51074</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>309156822093.52606</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>342755989544.5335</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>372836258534.5238</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>397756636482.5342</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>416021622524.72266</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>426422163087.8407</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.06688625847668467</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.06688625847668467</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.06688625847668467</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.06688625847668467</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.06688625847668467</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.06688625847668467</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.06688625847668467</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.06688625847668467</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.06688625847668467</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.06688625847668467</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>7862583358.123759</v>
+        <v>11391198022.388735</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>8140524413.052163</v>
+        <v>13582409170.650955</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>8428290639.491774</v>
+        <v>15910977708.393383</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>8726229355.672525</v>
+        <v>18305898383.853195</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>9034700157.467829</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>20678343112.378002</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>22925665711.107494</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>24937622357.82019</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>26604453198.587482</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>27826129776.07834</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>28521783020.480297</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>6456549742.674002</v>
+        <v>9354156682.385015</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>6684787735.829568</v>
+        <v>11153522505.430851</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>6921093905.270588</v>
+        <v>13065682657.93667</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>7165753459.728844</v>
+        <v>15032329466.823997</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>7419061690.018841</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16980519610.415735</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>18825962702.798397</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>20478129373.46171</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>21846887674.118412</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>22850096827.237232</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>23421349247.91816</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>3748741409.023085</v>
+        <v>5431122797.673032</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>3881258813.8530293</v>
+        <v>6475853720.483085</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>4018460687.593151</v>
+        <v>7586074229.899269</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>4160512625.4646864</v>
+        <v>8727930271.164074</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>4307586076.453261</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9859070176.377337</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>10930554051.532204</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>11889819581.849064</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>12684535200.115297</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>13267009097.799536</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>13598684325.244524</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-3275657592.094034</v>
+        <f>-B6*B19</f>
+        <v>-4745725747.572657</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-3391451560.216505</v>
+        <f>-C6*C19</f>
+        <v>-5889685368.377376</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-3511338826.455943</v>
+        <f>-D6*D19</f>
+        <v>-7170099790.764503</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-3635464088.241291</v>
+        <f>-E6*E19</f>
+        <v>-8560773736.565769</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-10022041920.411024</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-11501262069.01963</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-12934865996.836382</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-14252042657.642242</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-15379890495.033964</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-16249616599.368452</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-174992631.48037148</v>
+        <v>2535989986.083062</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-181178592.80923903</v>
+        <v>1463469299.3128943</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-187583226.87443015</v>
+        <v>1555207753.043138</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-194214263.72194257</v>
+        <v>1599523115.608806</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-201079706.6536535</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1584511847.3709407</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>1500945096.733831</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>1343748541.2337766</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>1113245414.3204827</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>815935135.3544519</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>464613904.0306866</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>6754640928.122681</v>
+        <v>12575543718.568455</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>6993416396.656854</v>
+        <v>13203160156.849455</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>7240632539.533366</v>
+        <v>15036864850.114573</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>7496587733.230297</v>
+        <v>16799009117.031109</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>7761590901.786159</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18402059713.752987</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>19756199782.0448</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>20776831499.70817</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>21392625630.911953</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>21553150565.35725</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>21235030877.824913</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9474157111174628</v>
+        <v>0.95442251490972</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8503970544559619</v>
+        <v>0.8694047877350964</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.763313444923139</v>
+        <v>0.7919602410136003</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.6851474992151476</v>
+        <v>0.7214142735287362</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6149860176091084</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6571523759638546</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.5986147780561445</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5452915725696424</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.49671827361332815</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.45247177061386523</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.412166642698995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>6399452938.2604685</v>
+        <v>12002382062.233236</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>5947180704.301016</v>
+        <v>11478890653.598183</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>5526872167.17379</v>
+        <v>11908599110.785671</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>5136268338.06969</v>
+        <v>12119044958.165613</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>4773269879.000558</v>
+        <v>12092957263.521505</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>11826353147.761599</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>11329431121.490353</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>10626108071.44282</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>9752192198.614426</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>8752371384.522587</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>27783044026.805523</v>
+        <f>SUM(B15:K15)</f>
+        <v>111888329972.136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.027865711612397946</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.029003618794437837</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.030141525976477727</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.03127943315851762</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.03241734034055751</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.033555247522597406</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.0346931547046373</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.03583106188667719</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.03696896906871708</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.03810687625075697</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.03810687625075697</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>7761590901.786159</v>
+        <f>Forecast!K13</f>
+        <v>21235030877.824913</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>7419061690.018841</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>23421349247.91816</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.11318443895197713</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-839722334.9348898</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-2650932274.1239285</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>6579339355.083951</v>
+        <v>20770416973.79423</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>75699883766.63167</v>
+        <v>292487117645.4464</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>46554370051.113205</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>120553433312.62962</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>74337414077.91873</v>
+        <v>232441763284.76562</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-19975000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>54362414077.91873</v>
+        <v>212466763284.76562</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>79.47721356420867</v>
+        <v>310.68253110105064</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>13342286233.92109</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>42120467345.72482</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>266845724678.42178</v>
+        <v>842409346914.4965</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>164106389535.9992</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>347213032296.001</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>191889433562.80472</v>
+        <v>459101362268.13696</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-19975000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>171914433562.80472</v>
+        <v>439126362268.13696</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>251.3368911736911</v>
+        <v>642.1187370365706</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>568.06</v>
+        <v>424.3</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>79.47721356420867</v>
+        <v>310.68253110105064</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.8600901074460292</v>
+        <v>-0.26777626419738243</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.094086</v>
+        <v>0.077788</v>
       </c>
       <c r="B5" s="31">
-        <v>99.77204092144983</v>
+        <v>406.9136434197502</v>
       </c>
       <c r="C5" s="31">
-        <v>103.81457250122465</v>
+        <v>421.48199454792103</v>
       </c>
       <c r="D5" s="31">
-        <v>108.41853583148517</v>
+        <v>439.114298494821</v>
       </c>
       <c r="E5" s="31">
-        <v>113.715339897927</v>
+        <v>460.77228816998684</v>
       </c>
       <c r="F5" s="31">
-        <v>119.8808742690218</v>
+        <v>487.8672304221606</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.104086</v>
+        <v>0.087788</v>
       </c>
       <c r="B6" s="31">
-        <v>86.06229303048755</v>
+        <v>345.63331077631153</v>
       </c>
       <c r="C6" s="31">
-        <v>88.92649956841453</v>
+        <v>354.34449259012604</v>
       </c>
       <c r="D6" s="31">
-        <v>92.13298595466833</v>
+        <v>364.68454190427383</v>
       </c>
       <c r="E6" s="31">
-        <v>95.75105270115277</v>
+        <v>377.0762629775114</v>
       </c>
       <c r="F6" s="31">
-        <v>99.87006241973506</v>
+        <v>392.10264960362395</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.114086</v>
+        <v>0.097788</v>
       </c>
       <c r="B7" s="31">
-        <v>75.10510318692877</v>
+        <v>299.2192851433092</v>
       </c>
       <c r="C7" s="31">
-        <v>77.18317141497218</v>
+        <v>304.4913277101935</v>
       </c>
       <c r="D7" s="32">
-        <v>79.47755520049246</v>
+        <v>310.6845234603902</v>
       </c>
       <c r="E7" s="31">
-        <v>82.02684281457107</v>
+        <v>318.0027034222478</v>
       </c>
       <c r="F7" s="31">
-        <v>84.87938108759992</v>
+        <v>326.71462537073774</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.124086</v>
+        <v>0.107788</v>
       </c>
       <c r="B8" s="31">
-        <v>66.14421010260602</v>
+        <v>262.86393407660995</v>
       </c>
       <c r="C8" s="31">
-        <v>67.67918261877665</v>
+        <v>266.0176113520049</v>
       </c>
       <c r="D8" s="31">
-        <v>69.35442969845586</v>
+        <v>269.7159221103451</v>
       </c>
       <c r="E8" s="31">
-        <v>71.1923151200233</v>
+        <v>274.0638890060784</v>
       </c>
       <c r="F8" s="31">
-        <v>73.22022337855473</v>
+        <v>279.1953918279184</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.134086</v>
+        <v>0.117788</v>
       </c>
       <c r="B9" s="31">
-        <v>58.677330274017315</v>
+        <v>233.63041065031624</v>
       </c>
       <c r="C9" s="31">
-        <v>59.826515636585256</v>
+        <v>235.4335035066101</v>
       </c>
       <c r="D9" s="31">
-        <v>61.06827059201505</v>
+        <v>237.56917757346358</v>
       </c>
       <c r="E9" s="31">
-        <v>62.41593549244751</v>
+        <v>240.09425973106994</v>
       </c>
       <c r="F9" s="31">
-        <v>63.885543371560836</v>
+        <v>243.07930514879305</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>113538000000</v>
       </c>
       <c r="C5" s="18">
         <v>95567000000</v>
       </c>
       <c r="D5" s="18">
         <v>88425000000</v>
       </c>
       <c r="E5" s="18">
         <v>102301000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>8446000000</v>
       </c>
       <c r="C6" s="18">
         <v>6656000000</v>
       </c>
       <c r="D6" s="18">
         <v>5933000000</v>
       </c>
       <c r="E6" s="18">
         <v>5771000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>3029000000</v>
       </c>
       <c r="C7" s="18">
         <v>3123000000</v>
       </c>
       <c r="D7" s="18">
         <v>3303000000</v>
       </c>
       <c r="E7" s="18">
         <v>3156000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>2633000000</v>
       </c>
       <c r="C8" s="18">
         <v>2652000000</v>
       </c>
       <c r="D8" s="18">
         <v>2756000000</v>
       </c>
       <c r="E8" s="18">
         <v>3003000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>-843000000</v>
       </c>
       <c r="C9" s="18">
         <v>4208000000</v>
       </c>
       <c r="D9" s="18">
         <v>-605000000</v>
       </c>
       <c r="E9" s="18">
         <v>3188000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>31503000000</v>
       </c>
       <c r="C10" s="18">
         <v>24567000000</v>
       </c>
       <c r="D10" s="18">
         <v>25994000000</v>
       </c>
       <c r="E10" s="18">
         <v>29588000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>11528000000</v>
       </c>
       <c r="C11" s="18">
         <v>3633000000</v>
       </c>
       <c r="D11" s="18">
         <v>7366000000</v>
       </c>
       <c r="E11" s="18">
         <v>8607000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
-        <v>684000000</v>
+        <v>683870968</v>
       </c>
       <c r="C12" s="34">
-        <v>720000000</v>
+        <v>719749216</v>
       </c>
       <c r="D12" s="34">
         <v>706335200</v>
       </c>
       <c r="E12" s="34">
         <v>753000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>