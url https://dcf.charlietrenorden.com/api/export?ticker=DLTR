--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Dollar Tree, Inc. (DLTR)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 40bp, the spread for a AAA rating at 19.3x interest cover. Book interest / average debt was lower, at 1.1%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2026-01-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>FY31</t>
   </si>
   <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
+    <t>FY36</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Adjusted: Capital expenditure runs at 6.1% of revenue against depreciation of 2.8%. A perpetuity has to be a steady state, so the terminal year uses maintenance capex at depreciation and then charges the reinvestment terminal growth requires (g/ROIC of NOPAT). The bridge is shown under Terminal Value.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Adjusted: Capital expenditure runs at 6.1% of revenue against depreciation of 2.8%. A perpetuity has to be a steady state, so the forecast tapers capex to maintenance at depreciation plus the reinvestment terminal growth requires (g/ROIC of NOPAT), and the terminal year carries on from there. The bridge is shown under Terminal Value.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.0799582484358976</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.0656898046549006</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.10257243677284439</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.02773255977180271</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.061341788811230855</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.061341788811230855</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>-0.42610981308411217</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>11.882882697722927</v>
+        <v>13.66933284199548</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.1460679371739271</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.02773255977180271</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.80972</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.0925247</v>
+        <v>0.083191156</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05294</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>21007089664</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>25118068736</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>7055600000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.7485772003867748</v>
+        <v>0.7807026591249354</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.2514227996132252</v>
+        <v>0.21929734087506458</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.07918910899711473</v>
+        <v>0.0741191416733588</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>19411800000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>6337800000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>206300000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.0799582484358976</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.0656898046549006</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.06051611886752406</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.056076604009083555</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.051637089150643044</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.04719757429220254</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.04275805943376203</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.03831854457532152</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.03387902971688102</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02943951485844051</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>20963933526.987957</v>
+        <v>20686957350</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>22640172932.132504</v>
+        <v>21938851720</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>24450441504.07164</v>
+        <v>23169108020.316444</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>26405455980.22158</v>
+        <v>24365493316.702404</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>28516789989.551296</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>25515485497.68363</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>26606478143.074883</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>27625999661.792618</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>28561941725.293034</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>29402791433.10071</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>30137861218.928226</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10257243677284439</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10257243677284439</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10257243677284439</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10257243677284439</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10257243677284439</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10257243677284439</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10257243677284439</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10257243677284439</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10257243677284439</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10257243677284439</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>2150321746.2070847</v>
+        <v>2121911624.8054035</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>2322257706.6074243</v>
+        <v>2250321480.9185085</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>2507941365.2445188</v>
+        <v>2376511867.4971104</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>2708471963.9894037</v>
+        <v>2499228022.66662</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>2925036638.1677322</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2617185522.9395823</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>2729091297.0786147</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>2833666103.595844</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>2929667961.727286</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>3015915965.2168536</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>3091313864.3472743</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1698754179.503597</v>
+        <v>1676310183.596269</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1834583588.2198653</v>
+        <v>1777753969.9256217</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1981273678.54317</v>
+        <v>1877444375.3227172</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>2139692851.551629</v>
+        <v>1974390137.9066298</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>2310778944.1525087</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2067576563.12227</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>2155982124.692106</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>2238596221.840717</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>2314437689.764556</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>2382573612.5213146</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>2442137952.834347</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>581383539.5892923</v>
+        <v>573702281.2056084</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>627869949.0843145</v>
+        <v>608420516.6496167</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>678073330.4586325</v>
+        <v>642538673.0327793</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>732290886.2732003</v>
+        <v>675717499.7749089</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>790843582.8851764</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>707609726.6710765</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>737865745.4199865</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>766139686.8764652</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>792095756.0954348</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>815414670.8763142</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>835800037.6482219</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-1285965183.0651772</v>
+        <f>-B6*B19</f>
+        <v>-1268974968.91064</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-1388788706.6526172</v>
+        <f>-C6*C19</f>
+        <v>-1297648459.0742722</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-1499833819.0841162</v>
+        <f>-D6*D19</f>
+        <v>-1319597824.5867088</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-1619757904.203005</v>
+        <f>-E6*E19</f>
+        <v>-1334295549.9895232</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-1341306243.5122344</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-1340300128.673226</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-1331064527.287157</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-1313512886.0639708</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-1287690960.4243004</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-1253779848.9750612</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>661379327.0664221</v>
+        <v>543357060.0613317</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>714262059.6103661</v>
+        <v>533444476.0017524</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>771373202.8210281</v>
+        <v>524224282.17339146</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>833050853.0089846</v>
+        <v>509791515.0196014</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>899660140.0736144</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>490022953.2861015</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>464882672.2038069</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>434428123.77604437</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>398814097.7357204</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>358294311.8257601</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>313220449.04274064</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1655551863.0941343</v>
+        <v>1524394555.9525688</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1787926890.2619286</v>
+        <v>1621970503.5027184</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1930886392.7387142</v>
+        <v>1724609505.9421792</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>2085276686.6308086</v>
+        <v>1825603602.7116168</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>2252011757.998022</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1923902999.5672135</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>2018430413.6426728</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>2108099505.2060695</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>2191834657.53174</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>2268591634.7990885</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>2337378590.550248</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9626118930460724</v>
+        <v>0.9648810386086991</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8919770270296955</v>
+        <v>0.8982998265029718</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8265252304654979</v>
+        <v>0.8363130230632702</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7658761783035261</v>
+        <v>0.7786035930431208</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7096774531159336</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.724876378080501</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6748565870925861</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6282883908401764</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5849336134736157</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5445705143680373</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5069926540175577</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1593653912.9689968</v>
+        <v>1470859402.3969612</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1594789712.1222837</v>
+        <v>1457015821.8894298</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>1595926320.7610595</v>
+        <v>1442313389.5181568</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>1597063739.462243</v>
+        <v>1421421524.5437307</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>1598201968.8031723</v>
+        <v>1394591838.1044934</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>1362151060.234771</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>1324494445.8568935</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>1282077766.3667457</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>1235408113.453566</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>1185033775.0668886</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>7979635654.117755</v>
+        <f>SUM(B15:K15)</f>
+        <v>13575367137.431637</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.061341788811230855</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.059148421970111754</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.05695505512899265</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.05476168828787355</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.05256832144675445</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.05037495460563534</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.04818158776451624</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.04598822092339714</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.04379485408227804</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.04160148724115893</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.04160148724115893</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>2252011757.998022</v>
+        <f>Forecast!K13</f>
+        <v>2337378590.550248</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>2310778944.1525087</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>2442137952.834347</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.17115323515681483</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-395497292.0239506</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-417979811.3268393</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1915281652.1285582</v>
+        <v>2024158141.5075073</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>36228012044.565994</v>
+        <v>42239380094.26787</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>25710203319.24096</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>21415055418.049263</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>33689838973.358715</v>
+        <v>34990422555.480896</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-6337800000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>27352038973.358715</v>
+        <v>28652622555.480896</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>132.58380500900978</v>
+        <v>138.88813647833686</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>3715880221.052909</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>3927113901.9954963</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>44155368785.560455</v>
+        <v>53681027034.804054</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>31336069661.131336</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>27215886366.763573</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>39315705315.24909</v>
+        <v>40791253504.195206</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-6337800000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>32977905315.249092</v>
+        <v>34453453504.195206</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>159.85412174139162</v>
+        <v>167.00656085407275</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>111.96</v>
+        <v>133.87</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>132.58380500900978</v>
+        <v>138.88813647833686</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.1842069043319916</v>
+        <v>0.03748514587537799</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.059189</v>
+        <v>0.054119</v>
       </c>
       <c r="B5" s="31">
-        <v>188.05201397684476</v>
+        <v>211.05096307233654</v>
       </c>
       <c r="C5" s="31">
-        <v>204.07709491509783</v>
+        <v>227.8342696680332</v>
       </c>
       <c r="D5" s="31">
-        <v>224.70280166287336</v>
+        <v>250.74263617079134</v>
       </c>
       <c r="E5" s="31">
-        <v>252.29336002930623</v>
+        <v>283.5853373683688</v>
       </c>
       <c r="F5" s="31">
-        <v>291.16778999372013</v>
+        <v>334.1564535171746</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.069189</v>
+        <v>0.064119</v>
       </c>
       <c r="B6" s="31">
-        <v>148.19226651782205</v>
+        <v>162.19395561417184</v>
       </c>
       <c r="C6" s="31">
-        <v>157.22608830912148</v>
+        <v>170.23575046698363</v>
       </c>
       <c r="D6" s="31">
-        <v>168.24005814772445</v>
+        <v>180.5872145974794</v>
       </c>
       <c r="E6" s="31">
-        <v>181.99209842791387</v>
+        <v>194.26376578359123</v>
       </c>
       <c r="F6" s="31">
-        <v>199.6835036193671</v>
+        <v>212.9782480733372</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.079189</v>
+        <v>0.074119</v>
       </c>
       <c r="B7" s="31">
-        <v>120.74766016007146</v>
+        <v>129.83095261256898</v>
       </c>
       <c r="C7" s="31">
-        <v>126.18893370278045</v>
+        <v>133.85464368890683</v>
       </c>
       <c r="D7" s="32">
-        <v>132.58412209745103</v>
+        <v>138.88860767336345</v>
       </c>
       <c r="E7" s="31">
-        <v>140.22411807984574</v>
+        <v>145.27632682124343</v>
       </c>
       <c r="F7" s="31">
-        <v>149.5314728236926</v>
+        <v>153.53689230183397</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.089189</v>
+        <v>0.084119</v>
       </c>
       <c r="B8" s="31">
-        <v>100.69821814482489</v>
+        <v>106.8081761687522</v>
       </c>
       <c r="C8" s="31">
-        <v>104.10982019007031</v>
+        <v>108.77135038299471</v>
       </c>
       <c r="D8" s="31">
-        <v>108.01224784027892</v>
+        <v>111.2167549500838</v>
       </c>
       <c r="E8" s="31">
-        <v>112.52988880388381</v>
+        <v>114.278048202448</v>
       </c>
       <c r="F8" s="31">
-        <v>117.83303963001758</v>
+        <v>118.14331072558637</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.099189</v>
+        <v>0.094119</v>
       </c>
       <c r="B9" s="31">
-        <v>85.40903298146641</v>
+        <v>89.58794156538298</v>
       </c>
       <c r="C9" s="31">
-        <v>87.59588275540752</v>
+        <v>90.41878605267694</v>
       </c>
       <c r="D9" s="31">
-        <v>90.04373162608665</v>
+        <v>91.49140264632017</v>
       </c>
       <c r="E9" s="31">
-        <v>92.80916353677625</v>
+        <v>92.86235151717067</v>
       </c>
       <c r="F9" s="31">
-        <v>95.96639284819469</v>
+        <v>94.60732718235673</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>19411800000</v>
       </c>
       <c r="C5" s="18">
         <v>17578500000</v>
       </c>
       <c r="D5" s="18">
         <v>16781100000</v>
       </c>
       <c r="E5" s="18">
         <v>15411500000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1653100000</v>
       </c>
       <c r="C6" s="18">
         <v>1462000000</v>
       </c>
       <c r="D6" s="18">
         <v>1774500000</v>
       </c>
       <c r="E6" s="18">
         <v>2099300000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>648100000</v>
       </c>
       <c r="C7" s="18">
         <v>526900000</v>
       </c>
       <c r="D7" s="18">
         <v>400500000</v>
       </c>
       <c r="E7" s="18">
         <v>365300000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>1134000000</v>
       </c>
       <c r="C8" s="18">
         <v>1300500000</v>
       </c>
       <c r="D8" s="18">
         <v>1194800000</v>
       </c>
       <c r="E8" s="18">
         <v>643700000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>-50100000</v>
       </c>
       <c r="C9" s="18">
         <v>-395600000</v>
       </c>
       <c r="D9" s="18">
         <v>-583600000</v>
       </c>
       <c r="E9" s="18">
         <v>605300000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>7055600000</v>
       </c>
       <c r="C10" s="18">
         <v>7830600000</v>
       </c>
       <c r="D10" s="18">
         <v>7368400000</v>
       </c>
       <c r="E10" s="18">
         <v>10126500000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>717800000</v>
       </c>
       <c r="C11" s="18">
         <v>1256500000</v>
       </c>
       <c r="D11" s="18">
         <v>425200000</v>
       </c>
       <c r="E11" s="18">
         <v>642800000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>206300000</v>
       </c>
       <c r="C12" s="34">
         <v>215900000</v>
       </c>
       <c r="D12" s="34">
         <v>219500000</v>
       </c>
       <c r="E12" s="34">
         <v>224100000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>