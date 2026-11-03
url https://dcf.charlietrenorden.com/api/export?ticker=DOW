--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>Dow Inc. (DOW)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>Floored at WACC (reported ROIC below cost of capital)</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 200bp, the spread for a D rating at 0.2x interest cover, capped at 200bp because one year's cover is too noisy to charge more. Book interest / average debt was lower, at 4.6%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Adjusted: Free cashflow is negative in at least one forecast year, so terminal value carries most of the valuation.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -432,102 +450,99 @@
     <border>
       <left/>
       <right/>
       <top style="thin"/>
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1253 +863,1524 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-0.11108214737616817</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.09803377376901512</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.04889049273778487</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.061312120004362286</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.056260398841351825</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.056260398841351825</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>-0.3998664886515354</v>
+      <c r="B11" s="5">
+        <v>0.14529855407379388</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>12.210845219251336</v>
+        <v>13.670021262032085</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="B14" s="5">
+        <v>0.06571285023738714</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.061312120004362286</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.60403</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.0837544</v>
+        <v>0.074490469</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.06894</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>20752848896</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>25118703616</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>19598000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.5143100941813703</v>
+        <v>0.5617297695220165</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.4856899058186297</v>
+        <v>0.4382702304779835</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.062252810731428104</v>
+        <v>0.06571285023738714</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>39968000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>15782000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>711600000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>-0.11108214737616817</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.09803377376901512</v>
+      </c>
+      <c r="C5" s="5">
+        <v>-0.019568452009642412</v>
+      </c>
+      <c r="D5" s="5">
+        <v>-0.013997395508437111</v>
+      </c>
+      <c r="E5" s="5">
+        <v>-0.008426339007231809</v>
+      </c>
+      <c r="F5" s="5">
+        <v>-0.002855282506026506</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.0027157739951787947</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.008286830496384096</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.0138578869975894</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.019428943498794697</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>35528268733.66931</v>
+        <v>43886213870</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>31581712350.17575</v>
+        <v>43027428600</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>28073547924.501778</v>
+        <v>42425156664.17476</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>24955077936.580353</v>
+        <v>42067667911.68751</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>22183014291.44537</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>41947552835.42993</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>42061472908.58179</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>42410029205.003456</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>42997742597.29086</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>43833143308.789345</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>44928971891.50907</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.04889049273778487</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.04889049273778487</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.04889049273778487</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.04889049273778487</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.04889049273778487</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.04889049273778487</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.04889049273778487</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.04889049273778487</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.04889049273778487</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.04889049273778487</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1736994564.5095286</v>
+        <v>2145618620.5001085</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1544045478.3030782</v>
+        <v>2103632185.493857</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1372529590.9267097</v>
+        <v>2074186813.7892213</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1220066056.6292372</v>
+        <v>2056709012.5319037</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1084538499.1180878</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2050836527.268434</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>2056406135.7775528</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>2073447224.8564656</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>2102180822.1939921</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>2143023974.612649</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>2196599573.977965</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1372225705.9625278</v>
+        <v>1695038710.1950858</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1219795927.8594317</v>
+        <v>1661869426.540147</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1084298376.8321006</v>
+        <v>1638607582.8934848</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>963852184.7370974</v>
+        <v>1624800119.900204</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>856785414.3032894</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1620160856.542063</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1624560847.2642667</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1638023307.636608</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1660722849.533254</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1692988939.9439929</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1735313663.4425924</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>2178313476.1459656</v>
+        <v>2690756811.3345485</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>1936341737.5572262</v>
+        <v>2638102865.80233</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>1721248739.2952688</v>
+        <v>2601176296.597753</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>1530048733.1658282</v>
+        <v>2579257903.305045</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>1360087634.295582</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2571893393.3352075</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>2578878074.5312</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>2600248800.005681</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>2636282754.0417776</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>2687502942.7169023</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>2754690516.2848244</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-1998834569.0989652</v>
+        <f>-B6*B19</f>
+        <v>-2469055895.9630666</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-1776799732.9137344</v>
+        <f>-C6*C19</f>
+        <v>-2515141329.3306074</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-1579429003.1242747</v>
+        <f>-D6*D19</f>
+        <v>-2573015567.935394</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-1403982637.8290298</v>
+        <f>-E6*E19</f>
+        <v>-2643629812.2150893</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-2728113318.6998262</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-2827804011.9604344</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-2944284021.7920794</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-3079421481.930468</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-3235420139.7531915</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-3414878613.884375</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-1775299752.0240872</v>
+        <v>-569310809.8628842</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-1578095643.3328726</v>
+        <v>124780257.99087268</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-1402797390.506482</v>
+        <v>87509241.43463232</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-1246971644.0353363</v>
+        <v>51942598.834042</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-1108455356.0987015</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>17452546.90268928</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-16552421.908945426</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-50644725.883385204</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-85393906.10916463</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-121382515.45294803</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-159222308.58191112</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>-223595139.01455903</v>
+        <v>1347428815.7036839</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>-198757710.82994914</v>
+        <v>1909611221.002742</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>-176679277.5033872</v>
+        <v>1754277552.9904761</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>-157053363.96144056</v>
+        <v>1612370809.8242016</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>-139607539.0399542</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1481393478.0801337</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1359082487.9260867</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1243343359.9668245</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1132190215.5353985</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1023689227.4547558</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>915903257.2611308</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.970255371047236</v>
+        <v>0.9686790312151212</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.913394025645509</v>
+        <v>0.9089493769352114</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8598650118106813</v>
+        <v>0.852902708954615</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.8094730398676092</v>
+        <v>0.800311930896424</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.762034264997836</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.750963949358549</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.704658810477205</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6612088897307025</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.6204381317006906</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5821813367104359</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5462834914496482</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>-216944384.56892928</v>
+        <v>1305226039.8271825</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>-181544105.62305322</v>
+        <v>1735739929.5189307</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>-151920329.03715268</v>
+        <v>1496228077.2038503</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>-127130463.94730131</v>
+        <v>1290399596.1314378</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>-106385728.40046819</v>
+        <v>1112473096.8530543</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>957689449.2823966</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>822109682.5977051</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>702453982.0565848</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>595972762.8156832</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>500342829.2067159</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>-783925011.5769047</v>
+        <f>SUM(B15:K15)</f>
+        <v>10518635445.493542</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.056260398841351825</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.05845437227291355</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.06064834570447527</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.062842319136037</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.06503629256759871</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.06723026599916045</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.06942423943072216</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.07161821286228388</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.07381218629384562</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.07600615972540734</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.07600615972540734</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>-139607539.0399542</v>
+        <f>Forecast!K13</f>
+        <v>915903257.2611308</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>856785414.3032894</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>1735313663.4425924</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
-        <v>0.401588293062868</v>
+        <v>0.3804430930889119</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-344074992.0512201</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-660188097.5995508</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>512710422.2520693</v>
+        <v>1075125565.8430414</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>14107074674.100025</v>
+        <v>27067712001.58158</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>10750074280.5474</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>14786644217.77753</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>9966149268.970495</v>
+        <v>25305279663.271072</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-15782000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>-5815850731.029505</v>
+        <v>9523279663.271072</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>-8.172921207180305</v>
+        <v>13.3829112749734</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>2444626133.4136696</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>4951290090.262789</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>29850951334.051186</v>
+        <v>67684240808.38108</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>22747447759.32987</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>36974783384.92117</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>21963522747.752964</v>
+        <v>47493418830.41472</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-15782000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>6181522747.752964</v>
+        <v>31711418830.41472</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>8.686794193019905</v>
+        <v>44.56354529288184</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>28.73</v>
+        <v>34.7</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>-8.172921207180305</v>
+        <v>13.3829112749734</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-1.2844734147991752</v>
+        <v>-0.6143253234877983</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.042253</v>
+        <v>0.045713</v>
       </c>
       <c r="B5" s="31">
-        <v>2.3233969263131837</v>
+        <v>30.712818891681202</v>
       </c>
       <c r="C5" s="31">
-        <v>3.4934979091646485</v>
+        <v>30.534862470754042</v>
       </c>
       <c r="D5" s="31">
-        <v>5.281763657877725</v>
+        <v>30.624377027453733</v>
       </c>
       <c r="E5" s="31">
-        <v>8.444945293641029</v>
+        <v>31.236696658668432</v>
       </c>
       <c r="F5" s="31">
-        <v>15.826519764717867</v>
+        <v>33.10383631051267</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.052253</v>
+        <v>0.055713</v>
       </c>
       <c r="B6" s="31">
-        <v>-4.705228515166237</v>
+        <v>20.626191742899472</v>
       </c>
       <c r="C6" s="31">
-        <v>-4.613616144174851</v>
+        <v>20.02748204584975</v>
       </c>
       <c r="D6" s="31">
-        <v>-4.522003773183469</v>
+        <v>19.428772348800013</v>
       </c>
       <c r="E6" s="31">
-        <v>-4.430391402192089</v>
+        <v>18.830062651750275</v>
       </c>
       <c r="F6" s="31">
-        <v>-4.338779031200704</v>
+        <v>18.23135295470054</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.062253</v>
+        <v>0.065713</v>
       </c>
       <c r="B7" s="31">
-        <v>-8.320362709878642</v>
+        <v>14.342632852583838</v>
       </c>
       <c r="C7" s="31">
-        <v>-8.246670768820756</v>
+        <v>13.862733657971726</v>
       </c>
       <c r="D7" s="32">
-        <v>-8.172978827762883</v>
+        <v>13.382834463359583</v>
       </c>
       <c r="E7" s="31">
-        <v>-8.099286886704999</v>
+        <v>12.90293526874747</v>
       </c>
       <c r="F7" s="31">
-        <v>-8.025594945647118</v>
+        <v>12.423036074135348</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.072253</v>
+        <v>0.075713</v>
       </c>
       <c r="B8" s="31">
-        <v>-10.901089194967048</v>
+        <v>9.717028067486503</v>
       </c>
       <c r="C8" s="31">
-        <v>-10.840217901475949</v>
+        <v>9.322892372761201</v>
       </c>
       <c r="D8" s="31">
-        <v>-10.779346607984852</v>
+        <v>8.928756678035901</v>
       </c>
       <c r="E8" s="31">
-        <v>-10.718475314493752</v>
+        <v>8.534620983310612</v>
       </c>
       <c r="F8" s="31">
-        <v>-10.657604021002657</v>
+        <v>8.1404852885853</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.082253</v>
+        <v>0.085713</v>
       </c>
       <c r="B9" s="31">
-        <v>-12.826421187132167</v>
+        <v>6.168836458321882</v>
       </c>
       <c r="C9" s="31">
-        <v>-12.775138025706003</v>
+        <v>5.839102596800281</v>
       </c>
       <c r="D9" s="31">
-        <v>-12.723854864279847</v>
+        <v>5.509368735278678</v>
       </c>
       <c r="E9" s="31">
-        <v>-12.672571702853686</v>
+        <v>5.179634873757076</v>
       </c>
       <c r="F9" s="31">
-        <v>-12.62128854142753</v>
+        <v>4.849901012235473</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>39968000000</v>
       </c>
       <c r="C5" s="18">
         <v>42964000000</v>
       </c>
       <c r="D5" s="18">
         <v>44622000000</v>
       </c>
       <c r="E5" s="18">
         <v>56902000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>158000000</v>
       </c>
       <c r="C6" s="18">
         <v>1905000000</v>
       </c>
       <c r="D6" s="18">
         <v>2100000000</v>
       </c>
       <c r="E6" s="18">
         <v>5702000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>2834000000</v>
       </c>
       <c r="C7" s="18">
         <v>2894000000</v>
       </c>
       <c r="D7" s="18">
         <v>2611000000</v>
       </c>
       <c r="E7" s="18">
         <v>2758000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>2479000000</v>
       </c>
       <c r="C8" s="18">
         <v>3065000000</v>
       </c>
       <c r="D8" s="18">
         <v>2477000000</v>
       </c>
       <c r="E8" s="18">
         <v>2058000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>1198000000</v>
       </c>
       <c r="C9" s="18">
         <v>1621000000</v>
       </c>
       <c r="D9" s="18">
         <v>-1068000000</v>
       </c>
       <c r="E9" s="18">
         <v>786000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>19598000000</v>
       </c>
       <c r="C10" s="18">
         <v>17645000000</v>
       </c>
       <c r="D10" s="18">
         <v>16447000000</v>
       </c>
       <c r="E10" s="18">
         <v>16706000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>3816000000</v>
       </c>
       <c r="C11" s="18">
         <v>2189000000</v>
       </c>
       <c r="D11" s="18">
         <v>2987000000</v>
       </c>
       <c r="E11" s="18">
         <v>3886000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>711600000</v>
       </c>
       <c r="C12" s="34">
         <v>705100000</v>
       </c>
       <c r="D12" s="34">
         <v>709000000</v>
       </c>
       <c r="E12" s="34">
         <v>725600000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
-[...14 lines deleted...]
-        <v>99</v>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Assumptions</vt:lpstr>
       <vt:lpstr>Forecast</vt:lpstr>
       <vt:lpstr>Valuation</vt:lpstr>