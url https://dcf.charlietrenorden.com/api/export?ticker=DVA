--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>DaVita Inc. (DVA)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 89bp, the spread for a A- rating at 3.5x interest cover. Book interest / average debt was lower, at 4.7%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,101 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -433,95 +454,95 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -842,1237 +863,1521 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.055264367135682946</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.03773020645134895</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.13620968701847203</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.1959997596545953</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.05835516667678288</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.046077922479457155</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.046077922479457155</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.044152898343655565</v>
+      <c r="B11" s="5">
+        <v>0.13653421781656483</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>8.768959138476935</v>
+        <v>8.792247002618891</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.15025569168132027</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.05835516667678288</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.86265</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.09871550000000001</v>
+        <v>0.08543009500000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05784</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>11730268160</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>11793750016</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>12874331000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.47675103681713465</v>
+        <v>0.4780975872566025</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.5232489631828654</v>
+        <v>0.5219024127433975</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.06808891773705406</v>
+        <v>0.06511414533854437</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>13643069000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>12173590000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>75885000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.055264367135682946</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.03773020645134895</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.037192313583939596</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.03566827438594715</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.034144235187954695</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.03262019598996225</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.0310961567919698</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.02957211759397735</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.0280480783959849</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02652403919799245</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>14397044574.073454</v>
+        <v>14157824809.999998</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>15192688131.083841</v>
+        <v>14684387069.999998</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>16032302425.737991</v>
+        <v>15208153817.202211</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>16918317473.024277</v>
+        <v>15727424597.911354</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>17853297581.17153</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16240456270.712578</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>16745472045.279787</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>17240671113.769463</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>17724238808.76786</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>18194357213.686195</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>18649216144.028347</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.13620968701847203</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.13620968701847203</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.13620968701847203</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.13620968701847203</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.13620968701847203</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.13620968701847203</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.13620968701847203</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.13620968701847203</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.13620968701847203</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.13620968701847203</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1961016935.4255362</v>
+        <v>1928432886.2324579</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>2069391295.3041847</v>
+        <v>2000155766.8627973</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>2183754895.5952616</v>
+        <v>2071497871.5698938</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>2304438727.879783</v>
+        <v>2142227582.0881238</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>2431792075.779018</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2212107465.670942</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>2280895506.2641325</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>2348346416.39495</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>2414213020.7829256</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>2478247701.5784755</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>2540203894.117937</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1576658087.4035401</v>
+        <v>1550460504.0208788</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1663791098.793253</v>
+        <v>1608125717.2859364</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1755739460.9140446</v>
+        <v>1665484786.617189</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>1852769291.0766044</v>
+        <v>1722351490.873407</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>1955161413.3963811</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1778534934.0693014</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1833840535.2391162</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1888071083.1958096</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1941027848.9544778</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1992511747.7045412</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>2042324541.3971546</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>840141935.773129</v>
+        <v>826182226.5682418</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>886571848.1577785</v>
+        <v>856909855.0162452</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>935567680.266531</v>
+        <v>887474350.8489869</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>987271236.0290598</v>
+        <v>917776483.807652</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>1041832156.0794693</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>947714532.5844362</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>977184812.2837102</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>1006082236.4636129</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>1034300909.9047521</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>1061734747.7815849</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>1088278116.4761243</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-663385903.8174459</v>
+        <f>-B6*B19</f>
+        <v>-652363154.0729151</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-700047505.95865</v>
+        <f>-C6*C19</f>
+        <v>-726387011.8220252</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-738735188.340368</v>
+        <f>-D6*D19</f>
+        <v>-803831833.4954586</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-779560921.0048581</v>
+        <f>-E6*E19</f>
+        <v>-884573559.2928051</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-968462534.5283307</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-1055323355.9903855</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-1144954941.4332676</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-1237130831.649236</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-1331599732.1873968</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-1428086299.2051942</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-33290206.87566456</v>
+        <v>-70281781.884882</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-35129969.09046416</v>
+        <v>-71893766.30082265</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-37071404.59974475</v>
+        <v>-71512083.14758064</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-39120132.31378054</v>
+        <v>-70898229.87911975</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-41282081.668365836</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-70046378.1610389</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-68951933.76556055</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-67611617.47972937</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-66023536.99796543</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-64187248.69669597</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-62103808.27114502</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1720123912.483559</v>
+        <v>1653997794.6313238</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1815185471.9019175</v>
+        <v>1666754794.1793337</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1915500548.2404625</v>
+        <v>1677615220.8231368</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>2021359473.7870257</v>
+        <v>1684656185.5091338</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>2133068625.859583</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1687740553.9643679</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1686750057.76688</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1681586760.7464254</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1672174390.2120287</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1658459514.6020331</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1640412550.3969393</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9676009710412911</v>
+        <v>0.9689512421365396</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.9059179951902642</v>
+        <v>0.9097158707140823</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8481672079414706</v>
+        <v>0.8541017642995727</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7940979387170044</v>
+        <v>0.801887542323549</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7434754967774116</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7528653579834588</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.7068400708772505</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6636284702167605</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.6230585455287775</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5849688019406968</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5492076173251512</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1664393568.0304363</v>
+        <v>1602643217.5991182</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1644409183.6038787</v>
+        <v>1516273288.8537235</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>1624664751.8114693</v>
+        <v>1432854119.9208584</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>1605157391.5403657</v>
+        <v>1350904808.258084</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>1585884256.2712643</v>
+        <v>1270641396.3435848</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>1192262530.384148</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>1115948849.570908</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>1041862543.435977</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>970147075.3239008</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>900927068.2337775</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>8124509151.257415</v>
+        <f>SUM(B15:K15)</f>
+        <v>12394464897.92408</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.046077922479457155</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.04946662113708674</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.05285531979471632</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.056244018452345904</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.05963271710997549</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.06302141576760507</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.06641011442523465</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.06979881308286423</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.07318751174049382</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.0765762103981234</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.0765762103981234</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>2133068625.859583</v>
+        <f>Forecast!K13</f>
+        <v>1640412550.3969393</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>1955161413.3963811</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>2042324541.3971546</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.16638304825765207</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-325305715.7966293</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-339808182.7290699</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1629855697.599752</v>
+        <v>1702516358.6680846</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>38771038535.57968</v>
+        <v>43502840529.37299</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>28825317135.816273</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>23892091394.012962</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>36949826287.073685</v>
+        <v>36286556291.93704</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-12173590000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>24776236287.073685</v>
+        <v>24112966291.937042</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>326.49715078175774</v>
+        <v>317.7566883038419</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>3473624231.858487</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>3628482010.5940614</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>30460068951.590405</v>
+        <v>31902510081.702206</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>22646314895.657887</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>17521101548.663284</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>30770824046.915302</v>
+        <v>29915566446.587364</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-12173590000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>18597234046.915302</v>
+        <v>17741976446.587364</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>245.07127952711738</v>
+        <v>233.8008360886521</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>183.86</v>
+        <v>187.5</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>326.49715078175774</v>
+        <v>317.7566883038419</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.7757921830836381</v>
+        <v>0.6947023376204899</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.048089</v>
+        <v>0.045114</v>
       </c>
       <c r="B5" s="31">
-        <v>527.7048088529713</v>
+        <v>560.762709924318</v>
       </c>
       <c r="C5" s="31">
-        <v>608.3567710686414</v>
+        <v>643.8372423259922</v>
       </c>
       <c r="D5" s="31">
-        <v>723.6390503046969</v>
+        <v>769.4528939993944</v>
       </c>
       <c r="E5" s="31">
-        <v>902.2682563961624</v>
+        <v>979.8299103511638</v>
       </c>
       <c r="F5" s="31">
-        <v>1216.8399965575825</v>
+        <v>1400.6772561999176</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.058089</v>
+        <v>0.055114</v>
       </c>
       <c r="B6" s="31">
-        <v>372.91577714012533</v>
+        <v>384.0334107891337</v>
       </c>
       <c r="C6" s="31">
-        <v>413.09431978216566</v>
+        <v>420.0217140470554</v>
       </c>
       <c r="D6" s="31">
-        <v>465.2144597858559</v>
+        <v>468.74180125745494</v>
       </c>
       <c r="E6" s="31">
-        <v>535.6532116559758</v>
+        <v>537.7980667536592</v>
       </c>
       <c r="F6" s="31">
-        <v>636.3114449839518</v>
+        <v>642.3561998210942</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.068089</v>
+        <v>0.065114</v>
       </c>
       <c r="B7" s="31">
-        <v>276.3117659494378</v>
+        <v>277.82455634424906</v>
       </c>
       <c r="C7" s="31">
-        <v>298.8613567404309</v>
+        <v>295.3322854584194</v>
       </c>
       <c r="D7" s="32">
-        <v>326.4962735174773</v>
+        <v>317.75833703289123</v>
       </c>
       <c r="E7" s="31">
-        <v>361.2191913256243</v>
+        <v>347.2037202635561</v>
       </c>
       <c r="F7" s="31">
-        <v>406.243263039438</v>
+        <v>387.1648147360847</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.078089</v>
+        <v>0.075114</v>
       </c>
       <c r="B8" s="31">
-        <v>210.2312556793035</v>
+        <v>206.94140992596164</v>
       </c>
       <c r="C8" s="31">
-        <v>223.81919491904293</v>
+        <v>215.81581430717404</v>
       </c>
       <c r="D8" s="31">
-        <v>239.85146117080455</v>
+        <v>226.880141634267</v>
       </c>
       <c r="E8" s="31">
-        <v>259.0904929377874</v>
+        <v>240.86252162724338</v>
       </c>
       <c r="F8" s="31">
-        <v>282.6526188126329</v>
+        <v>258.85411422996947</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.088089</v>
+        <v>0.085114</v>
       </c>
       <c r="B9" s="31">
-        <v>162.15086985217164</v>
+        <v>156.26805030143336</v>
       </c>
       <c r="C9" s="31">
-        <v>170.70744252862855</v>
+        <v>160.6628205667471</v>
       </c>
       <c r="D9" s="31">
-        <v>180.52734115962963</v>
+        <v>166.11921686309353</v>
       </c>
       <c r="E9" s="31">
-        <v>191.936787393304</v>
+        <v>172.9261746781074</v>
       </c>
       <c r="F9" s="31">
-        <v>205.38489901375183</v>
+        <v>181.48794078474637</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>13643069000</v>
       </c>
       <c r="C5" s="18">
         <v>12815550000</v>
       </c>
       <c r="D5" s="18">
         <v>12140147000</v>
       </c>
       <c r="E5" s="18">
         <v>11609894000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>2010615000</v>
       </c>
       <c r="C6" s="18">
         <v>1954828000</v>
       </c>
       <c r="D6" s="18">
         <v>1601003000</v>
       </c>
       <c r="E6" s="18">
         <v>1312542000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>715348000</v>
       </c>
       <c r="C7" s="18">
         <v>723860000</v>
       </c>
       <c r="D7" s="18">
         <v>745443000</v>
       </c>
       <c r="E7" s="18">
         <v>732602000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>575864000</v>
       </c>
       <c r="C8" s="18">
         <v>555443000</v>
       </c>
       <c r="D8" s="18">
         <v>567985000</v>
       </c>
       <c r="E8" s="18">
         <v>603429000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>263241000</v>
       </c>
       <c r="C9" s="18">
         <v>29821000</v>
       </c>
       <c r="D9" s="18">
         <v>-194535000</v>
       </c>
       <c r="E9" s="18">
         <v>-101000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>12874331000</v>
       </c>
       <c r="C10" s="18">
         <v>12066836000</v>
       </c>
       <c r="D10" s="18">
         <v>11116421000</v>
       </c>
       <c r="E10" s="18">
         <v>11822490000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>700741000</v>
       </c>
       <c r="C11" s="18">
         <v>845997000</v>
       </c>
       <c r="D11" s="18">
         <v>391673000</v>
       </c>
       <c r="E11" s="18">
         <v>321779000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>75885000</v>
       </c>
       <c r="C12" s="34">
         <v>87274000</v>
       </c>
       <c r="D12" s="34">
         <v>93182000</v>
       </c>
       <c r="E12" s="34">
         <v>95834000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">