--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Evergy, Inc. (EVRG)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>Floored at WACC (reported ROIC below cost of capital)</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 138bp, the spread for a BB+ rating at 2.5x interest cover. Book interest / average debt was lower, at 4.2%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,107 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Wrong tool: This model values the shares at 3.5% of the market price. A gap that size is a modelling failure rather than a view - most often an unusable beta, a currency or units mismatch, or a cashflow base that does not represent the business. Read the figures below as diagnostics, not as a call.</t>
-[...5 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Adjusted: Capital expenditure runs at 41.6% of revenue against depreciation of 19.5%. A perpetuity has to be a steady state, so the forecast tapers capex to maintenance at depreciation plus the reinvestment terminal growth requires (g/ROIC of NOPAT), and the terminal year carries on from there. The bridge is shown under Terminal Value.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -439,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -851,1263 +869,1536 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.005797706437296046</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.05835411802200752</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.2408092566583836</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.0332987239007797</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.1948410379900247</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.4155635976308204</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4155635976308204</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.34710743801652894</v>
+      <c r="B11" s="5">
+        <v>0.03017869184074812</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>12.205397519447473</v>
+        <v>12.72084211995638</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="B14" s="5">
+        <v>0.06965244523015578</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.1948410379900247</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.65294</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.0869235</v>
+        <v>0.076559362</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.06274</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>18394648576</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>19812636672</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>15202200000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.5475111314202329</v>
+        <v>0.5658354730480121</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.4524888685797671</v>
+        <v>0.43416452695198793</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.06945391373451075</v>
+        <v>0.06965244523015578</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>5961600000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>15182400000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>233600000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.005797706437296046</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.05835411802200752</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.05872515490732111</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.05450951054390597</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.05029386618049083</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.046078221817075694</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.04186257745366055</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.037646933090245416</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.03343128872683028</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02921564436341514</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>5996163606.696584</v>
+        <v>6309483910</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>6030927603.038209</v>
+        <v>6680009330</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>6065893150.82521</v>
+        <v>7044133369.007025</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>6101061418.5936985</v>
+        <v>7398410070.0253935</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>6136433581.654617</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7739315650.32571</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>8063303351.175797</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>8366861992.923864</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>8646576971.946844</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>8899192289.720137</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>9121672096.963139</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.2408092566583836</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.2408092566583836</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.2408092566583836</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.2408092566583836</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.2408092566583836</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.2408092566583836</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.2408092566583836</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.2408092566583836</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.2408092566583836</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.2408092566583836</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1443931700.9306567</v>
+        <v>1519382130.2651317</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1452303193.0481582</v>
+        <v>1608608081.228367</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1460723220.619399</v>
+        <v>1696292520.393097</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1469192065.0386918</v>
+        <v>1781605629.4167147</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1477710009.331791</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1863698848.7995288</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1941718086.2076972</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>2014817817.0792778</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>2082175773.2540169</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>2143007880.1475248</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>2196583077.1512127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1395850617.8897836</v>
+        <v>1468788644.2096546</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1403943350.002627</v>
+        <v>1555043484.8669808</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1412083001.400536</v>
+        <v>1639808144.1015694</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>1420269844.107752</v>
+        <v>1722280435.4626927</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>1428504151.725633</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1801640055.3991523</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1877061351.7619166</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1947726954.8779833</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>2012841977.067539</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>2071648452.4292972</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>2123439663.7400293</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>1168298741.0867727</v>
+        <v>1229346394.2057595</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>1175072194.2186563</v>
+        <v>1301539951.6402495</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>1181884917.8433652</v>
+        <v>1372486257.3574984</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>1188737139.6396887</v>
+        <v>1441513897.519599</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>1195629088.6064305</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1507936294.6419044</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>1571062394.571537</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>1630208075.4205723</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>1684708032.2747676</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>1733927863.001896</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>1777276059.5769432</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-2491787320.381828</v>
+        <f>-B6*B19</f>
+        <v>-2621991832.8333755</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-2506233971.7695785</v>
+        <f>-C6*C19</f>
+        <v>-2674159280.259904</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-2520764380.6010766</v>
+        <f>-D6*D19</f>
+        <v>-2712567382.4707584</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-2535379032.477394</v>
+        <f>-E6*E19</f>
+        <v>-2736234372.3915396</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-2744360964.04485</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-2736354896.977909</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-2711851665.902719</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-2670730649.9758167</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-2613125967.2518997</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-2539431521.859513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-11997284.969062127</v>
+        <v>-10498681.316244554</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-12066841.705357512</v>
+        <v>-11181972.46934377</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-12136801.711190311</v>
+        <v>-10988787.165001549</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-12207167.324599449</v>
+        <v>-10691607.386390205</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-12277940.89717843</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-10288084.454674674</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-9777524.98414727</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-9161002.70491097</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-8441432.155175831</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-7623599.829332857</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-6714149.543575597</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>60364753.62566634</v>
+        <v>65644524.265793845</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>60714730.74634699</v>
+        <v>171242183.7779826</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>61066736.93163434</v>
+        <v>288738231.8233078</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>61420783.945447266</v>
+        <v>416868353.2043619</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>61776883.619911894</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>554927301.541532</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>701991324.3713973</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>856922361.6909254</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1018377927.2113141</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1184826748.3499608</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1354570051.9138844</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9669832758110419</v>
+        <v>0.9668935337898886</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.9041841479960147</v>
+        <v>0.9039324297359443</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8454634055605281</v>
+        <v>0.8450711572406553</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7905561845186835</v>
+        <v>0.7900427480057062</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7392148220376116</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7385976178792483</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6905024348542721</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6455390607794081</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.6035035619822366</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5642052843177314</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5274659884466791</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>58371707.20447331</v>
+        <v>63471266.041309506</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>54897297.09069318</v>
+        <v>154791363.2557209</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>51629691.37268844</v>
+        <v>244004351.70654333</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>48556580.6060592</v>
+        <v>329343819.3221874</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>45666388.03113141</v>
+        <v>409867983.01473486</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>484726718.72502494</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>553176856.5268322</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>614594706.516115</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>668485512.4200429</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>714489631.3530265</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>259121664.30504555</v>
+        <f>SUM(B15:K15)</f>
+        <v>4236952208.8815374</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.4155635976308204</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.4003226864145568</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.3850817751982932</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.3698408639820296</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.35459995276576595</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.33935904154950236</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.3241181303332388</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.30887721911697513</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.2936363079007115</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.2783953966844479</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.2783953966844479</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>61776883.619911894</v>
+        <f>Forecast!K13</f>
+        <v>1354570051.9138844</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>1428504151.725633</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>2123439663.7400293</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
-        <v>0.3599509178930233</v>
+        <v>0.3589249439469261</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-514191380.6276362</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-762155462.2825696</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>914312771.0979967</v>
+        <v>1361284201.4574597</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>21081846605.733078</v>
+        <v>31248373953.585346</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>15584013486.881203</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>16482454454.779358</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>15843135151.186249</v>
+        <v>20719406663.660896</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-15182400000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>660735151.1862488</v>
+        <v>5537006663.660896</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>2.8284895170644213</v>
+        <v>23.70293948484973</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>2673339097.9382215</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>3973859136.728156</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>32629166394.617115</v>
+        <v>50550834685.26503</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>24119963429.632507</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>26663845984.06799</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>24379085093.937553</v>
+        <v>30900798192.949528</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-15182400000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>9196685093.937553</v>
+        <v>15718398192.949528</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>39.36937112130802</v>
+        <v>67.28766349721545</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>79.78</v>
+        <v>85.93</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>2.8284895170644213</v>
+        <v>23.70293948484973</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.9645463835915715</v>
+        <v>-0.7241599035860615</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.049454</v>
+        <v>0.049652</v>
       </c>
       <c r="B5" s="31">
-        <v>43.9006923818448</v>
+        <v>83.42382324593936</v>
       </c>
       <c r="C5" s="31">
-        <v>48.21622891512082</v>
+        <v>85.73113829145471</v>
       </c>
       <c r="D5" s="31">
-        <v>54.124193430140295</v>
+        <v>89.81702988660538</v>
       </c>
       <c r="E5" s="31">
-        <v>62.85242697379099</v>
+        <v>97.03905188059419</v>
       </c>
       <c r="F5" s="31">
-        <v>77.32773426652864</v>
+        <v>110.6078209798483</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.059454</v>
+        <v>0.059652</v>
       </c>
       <c r="B6" s="31">
-        <v>16.64649859150625</v>
+        <v>46.499284703748785</v>
       </c>
       <c r="C6" s="31">
-        <v>17.043076137935625</v>
+        <v>44.58045652293272</v>
       </c>
       <c r="D6" s="31">
-        <v>17.439653684365</v>
+        <v>42.661628342116614</v>
       </c>
       <c r="E6" s="31">
-        <v>17.836231230794372</v>
+        <v>40.74280016130056</v>
       </c>
       <c r="F6" s="31">
-        <v>18.232808777223745</v>
+        <v>38.82397198048443</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.069454</v>
+        <v>0.069652</v>
       </c>
       <c r="B7" s="31">
-        <v>2.177530721982195</v>
+        <v>26.80811939039477</v>
       </c>
       <c r="C7" s="31">
-        <v>2.5029564752812417</v>
+        <v>25.2558883924198</v>
       </c>
       <c r="D7" s="32">
-        <v>2.828382228580264</v>
+        <v>23.703657394444797</v>
       </c>
       <c r="E7" s="31">
-        <v>3.153807981879311</v>
+        <v>22.15142639646984</v>
       </c>
       <c r="F7" s="31">
-        <v>3.4792337351783336</v>
+        <v>20.59919539849484</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.079454</v>
+        <v>0.079652</v>
       </c>
       <c r="B8" s="31">
-        <v>-8.529690359947894</v>
+        <v>12.262463108534716</v>
       </c>
       <c r="C8" s="31">
-        <v>-8.256890415921408</v>
+        <v>10.97923781460223</v>
       </c>
       <c r="D8" s="31">
-        <v>-7.9840904718949455</v>
+        <v>9.696012520669747</v>
       </c>
       <c r="E8" s="31">
-        <v>-7.711290527868458</v>
+        <v>8.412787226737281</v>
       </c>
       <c r="F8" s="31">
-        <v>-7.438490583841997</v>
+        <v>7.129561932804805</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.089454</v>
+        <v>0.089652</v>
       </c>
       <c r="B9" s="31">
-        <v>-16.742975292025218</v>
+        <v>1.1268694147884193</v>
       </c>
       <c r="C9" s="31">
-        <v>-16.510520305040217</v>
+        <v>0.04811386516004393</v>
       </c>
       <c r="D9" s="31">
-        <v>-16.278065318055233</v>
+        <v>-1.0306416844683477</v>
       </c>
       <c r="E9" s="31">
-        <v>-16.04561033107021</v>
+        <v>-2.1093972340967313</v>
       </c>
       <c r="F9" s="31">
-        <v>-15.813155344085228</v>
+        <v>-3.1881527837251227</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>5961600000</v>
       </c>
       <c r="C5" s="18">
         <v>5847300000</v>
       </c>
       <c r="D5" s="18">
         <v>5508200000</v>
       </c>
       <c r="E5" s="18">
         <v>5859100000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1532900000</v>
       </c>
       <c r="C6" s="18">
         <v>1468000000</v>
       </c>
       <c r="D6" s="18">
         <v>1282400000</v>
       </c>
       <c r="E6" s="18">
         <v>1302100000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>1218100000</v>
       </c>
       <c r="C7" s="18">
         <v>1170500000</v>
       </c>
       <c r="D7" s="18">
         <v>1138900000</v>
       </c>
       <c r="E7" s="18">
         <v>984900000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>2796900000</v>
       </c>
       <c r="C8" s="18">
         <v>2336600000</v>
       </c>
       <c r="D8" s="18">
         <v>2334000000</v>
       </c>
       <c r="E8" s="18">
         <v>2166500000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>119300000</v>
       </c>
       <c r="C9" s="18">
         <v>62200000</v>
       </c>
       <c r="D9" s="18">
         <v>-121800000</v>
       </c>
       <c r="E9" s="18">
         <v>8600000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>15202200000</v>
       </c>
       <c r="C10" s="18">
         <v>14069500000</v>
       </c>
       <c r="D10" s="18">
         <v>13147100000</v>
       </c>
       <c r="E10" s="18">
         <v>12036100000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>19800000</v>
       </c>
       <c r="C11" s="18">
         <v>22000000</v>
       </c>
       <c r="D11" s="18">
         <v>27700000</v>
       </c>
       <c r="E11" s="18">
         <v>25200000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>233600000</v>
       </c>
       <c r="C12" s="34">
         <v>230600000</v>
       </c>
       <c r="D12" s="34">
         <v>230500000</v>
       </c>
       <c r="E12" s="34">
         <v>230300000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
-    <row r="17" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-        <v>100</v>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="36" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Assumptions</vt:lpstr>
       <vt:lpstr>Forecast</vt:lpstr>