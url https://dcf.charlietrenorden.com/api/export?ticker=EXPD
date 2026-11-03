--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="109">
   <si>
     <t>Expeditors International of Washington, Inc. (EXPD)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Assumed: risk-free + 2bp (interest expense not reported)</t>
+    <t>Assumed: risk-free + 200bp (interest expense not reported)</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -315,107 +336,107 @@
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
     <t>Adjusted: Reported capital expenditure averages just 0.45% of revenue, which is too low to be the company's real investment - property trusts and similar structures invest through lines that are not reported as capex. Capex has been set to 1.00% of revenue so the forecast is not handed free growth. The accounts do not separate depreciation from amortisation, so the combined charge is used - if a large part of it is amortisation of an acquisition, the reported capex is probably right and this substitution is not. Override it if the reported figure is right.</t>
   </si>
   <si>
-    <t>Adjusted: Capital expenditure runs at 1.0% of revenue against depreciation of 0.5%. A perpetuity has to be a steady state, so the terminal year uses maintenance capex at depreciation and then charges the reinvestment terminal growth requires (g/ROIC of NOPAT). The bridge is shown under Terminal Value.</t>
-[...5 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Adjusted: Capital expenditure runs at 1.0% of revenue against depreciation of 0.5%. A perpetuity has to be a steady state, so the forecast tapers capex to maintenance at depreciation plus the reinvestment terminal growth requires (g/ROIC of NOPAT), and the terminal year carries on from there. The bridge is shown under Terminal Value.</t>
+  </si>
+  <si>
+    <t>Current EV/EBITDA of 22.6x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -442,98 +463,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -854,1267 +875,1551 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-0.13447253986862018</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.1965430265708521</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.10031434821052879</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.005384061507196283</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.01</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.023904367602629924</v>
+      <c r="B11" s="5">
+        <v>0.07669927020414705</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.36152364972020057</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.005384061507196283</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.04288</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.10711730000000001</v>
+        <v>0.09305382400000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.06894</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24820410368</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>25848635392</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>570589000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9775279030285391</v>
+        <v>0.9784025075250589</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.02247209697146091</v>
+        <v>0.021597492474941138</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.10595250155046859</v>
+        <v>0.09222035033006123</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>11069009000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>-743696000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>136249000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>-0.13447253986862018</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.1965430265708521</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.00336963996982087</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.0060734349735932615</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.008777229977365653</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.011481024981138045</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.014184819984910436</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.016888614988682826</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.01959240999245522</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02229620499622761</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>9580531245.941385</v>
+        <v>13244545530.000002</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>8292212876.008971</v>
+        <v>13289174880.000002</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>7177137949.440769</v>
+        <v>13369885819.486393</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>6212009980.392009</v>
+        <v>13487236382.095144</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>5376665220.639478</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>13642083679.924494</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>13835594181.143307</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>14069258204.408297</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>14344908879.438778</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>14664745908.466951</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>15031364556.178623</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10031434821052879</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10031434821052879</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10031434821052879</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10031434821052879</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10031434821052879</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10031434821052879</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10031434821052879</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10031434821052879</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10031434821052879</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10031434821052879</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>961064747.4472153</v>
+        <v>1328617952.1866226</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>831827929.8797944</v>
+        <v>1333094916.3429322</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>719969915.4152019</v>
+        <v>1341191381.630969</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>623153732.2603241</v>
+        <v>1352963326.831205</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>539356667.1546682</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1368496732.5851176</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1387908612.3867755</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>1411348466.5808527</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>1439000184.380328</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>1471084427.480881</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>1507861538.167903</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>759241150.4833001</v>
+        <v>1049608182.2274319</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>657144064.6050376</v>
+        <v>1053144983.9109164</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>568776233.1780095</v>
+        <v>1059541191.4884655</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>492291448.4856561</v>
+        <v>1068841028.1966519</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>426091767.0521879</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1081112418.742243</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1096447803.7855527</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1114965288.5988736</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1136810145.660459</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1162156697.709896</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1191210615.1526434</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>51582169.499764256</v>
+        <v>71309447.76838161</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>44645784.155197285</v>
+        <v>71549734.93380779</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>38642152.16542171</v>
+        <v>71984287.59630612</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>33445843.817747753</v>
+        <v>72616110.24329573</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>28948296.251526024</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>73449817.61903208</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>74491690.05988255</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>75749751.53316021</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>77233871.72202449</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>78955893.9585911</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>80929791.30755587</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-95805312.45941386</v>
+        <f>-B6*B19</f>
+        <v>-132445455.30000003</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-82922128.76008971</v>
+        <f>-C6*C19</f>
+        <v>-134167840.47074884</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-71771379.4944077</v>
+        <f>-D6*D19</f>
+        <v>-136266542.05592683</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-62120099.80392009</v>
+        <f>-E6*E19</f>
+        <v>-138757695.3401824</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-141660755.60919592</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-144998749.45519015</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-148798576.60147864</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-153091367.74157536</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-157912904.99921224</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-163304112.8819933</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>35581119.401354104</v>
+        <v>-166862064.1534626</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>30796435.904085394</v>
+        <v>-3423038.57468545</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>26655160.94916187</v>
+        <v>-6190470.15609727</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>23070773.755721204</v>
+        <v>-9000702.510137292</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>19968388.21205508</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-11876674.73659531</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-14842114.22032166</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-17921860.057389557</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-21142205.60611842</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-24531266.710723497</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-28119382.722716514</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>750599126.9250045</v>
+        <v>821610110.542351</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>649664155.9042305</v>
+        <v>987103839.7992898</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>562302166.7981853</v>
+        <v>989068466.8727475</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>486687966.255205</v>
+        <v>993698740.5896279</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>421241799.3093742</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1001024806.015484</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1011098630.1699235</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1023994603.4731658</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1039810444.0347897</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1058668419.9585513</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1080716910.8554895</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9508932452356873</v>
+        <v>0.9568522181095354</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8597957361664276</v>
+        <v>0.8760615180081395</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7774255539555757</v>
+        <v>0.802092286362729</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.702946602919817</v>
+        <v>0.7343685604469302</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6356028870447283</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6723630082748498</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6155928225212675</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5636159611338862</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5160277053650992</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.4724575084223247</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.43256611019887276</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>713739639.6727911</v>
+        <v>786159456.6936691</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>558578471.1866186</v>
+        <v>864763688.3262292</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>437148073.51349974</v>
+        <v>793324187.9632412</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>342115652.5610509</v>
+        <v>729741113.6447326</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>267742503.7849543</v>
+        <v>673052049.9303188</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>622425059.5936904</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>577139702.632441</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>536570997.44993746</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>500175843.9390164</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>467481510.354901</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>2319324340.718915</v>
+        <f>SUM(B15:K15)</f>
+        <v>6550833610.528178</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.01</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.010096024898631541</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.010192049797263082</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.010288074695894623</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.010384099594526163</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.010480124493157703</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.010576149391789243</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.010672174290420784</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.010768199189052325</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.010864224087683866</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.010864224087683866</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>421241799.3093742</v>
+        <f>Forecast!K13</f>
+        <v>1080716910.8554895</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>426091767.0521879</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>1191210615.1526434</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.0691517692392977</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-29464999.549957488</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-82374321.57443745</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>396626767.5022304</v>
+        <v>1108836293.578206</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>5021987324.707112</v>
+        <v>16907933316.87514</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>3191989642.285872</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>7313798946.382604</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>5511313983.004787</v>
+        <v>13864632556.910782</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>743696000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>6255009983.004787</v>
+        <v>14608328556.910782</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>45.9086670948395</v>
+        <v>107.21787724615066</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>568304963.4061942</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>1588791329.4754589</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>11366099268.123884</v>
+        <v>31775826589.50918</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>7224325509.256515</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>13745145706.177898</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>9543649849.97543</v>
+        <v>20295979316.706078</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>743696000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>10287345849.97543</v>
+        <v>21039675316.706078</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>75.50400993750728</v>
+        <v>154.42076871541133</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>190.94</v>
+        <v>198.85</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>45.9086670948395</v>
+        <v>107.21787724615066</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.759564957081599</v>
+        <v>-0.4608102728380655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.085953</v>
+        <v>0.07222</v>
       </c>
       <c r="B5" s="31">
-        <v>52.71413336170669</v>
+        <v>135.0894852594466</v>
       </c>
       <c r="C5" s="31">
-        <v>54.65247705643455</v>
+        <v>141.26556882587073</v>
       </c>
       <c r="D5" s="31">
-        <v>56.9039308423573</v>
+        <v>148.81227707811342</v>
       </c>
       <c r="E5" s="31">
-        <v>59.55243394289325</v>
+        <v>158.21656809971986</v>
       </c>
       <c r="F5" s="31">
-        <v>62.71487328754992</v>
+        <v>170.2270647155278</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.095953</v>
+        <v>0.08222</v>
       </c>
       <c r="B6" s="31">
-        <v>47.68277113767706</v>
+        <v>115.97198894644754</v>
       </c>
       <c r="C6" s="31">
-        <v>49.06701514236534</v>
+        <v>119.81712611663761</v>
       </c>
       <c r="D6" s="31">
-        <v>50.64231607481092</v>
+        <v>124.38321560443137</v>
       </c>
       <c r="E6" s="31">
-        <v>52.45212690783321</v>
+        <v>129.87734827087937</v>
       </c>
       <c r="F6" s="31">
-        <v>54.55415847615159</v>
+        <v>136.5943281752745</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.105953</v>
+        <v>0.09222</v>
       </c>
       <c r="B7" s="31">
-        <v>43.74283037746453</v>
+        <v>101.82130074985206</v>
       </c>
       <c r="C7" s="31">
-        <v>44.764255507917326</v>
+        <v>104.31464423619845</v>
       </c>
       <c r="D7" s="32">
-        <v>45.908459817067914</v>
+        <v>107.21838919668544</v>
       </c>
       <c r="E7" s="31">
-        <v>47.19969103285947</v>
+        <v>110.63147523452923</v>
       </c>
       <c r="F7" s="31">
-        <v>48.669031753626285</v>
+        <v>114.68742412813512</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.115953</v>
+        <v>0.10222</v>
       </c>
       <c r="B8" s="31">
-        <v>40.57052391505749</v>
+        <v>90.92763002093893</v>
       </c>
       <c r="C8" s="31">
-        <v>41.3437867661405</v>
+        <v>92.58775483172603</v>
       </c>
       <c r="D8" s="31">
-        <v>42.19916491852649</v>
+        <v>94.49544698797756</v>
       </c>
       <c r="E8" s="31">
-        <v>43.15098864014735</v>
+        <v>96.70212590511821</v>
       </c>
       <c r="F8" s="31">
-        <v>44.2171285909974</v>
+        <v>99.27450984279292</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.125953</v>
+        <v>0.11222</v>
       </c>
       <c r="B9" s="31">
-        <v>37.958767828224616</v>
+        <v>82.2847933074842</v>
       </c>
       <c r="C9" s="31">
-        <v>38.55633280002616</v>
+        <v>83.40756746060622</v>
       </c>
       <c r="D9" s="31">
-        <v>39.210578032077535</v>
+        <v>84.68644035096263</v>
       </c>
       <c r="E9" s="31">
-        <v>39.930364153058896</v>
+        <v>86.14989022056899</v>
       </c>
       <c r="F9" s="31">
-        <v>40.72650018888418</v>
+        <v>87.83377118349864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>11069009000</v>
       </c>
       <c r="C5" s="18">
         <v>10600515000</v>
       </c>
       <c r="D5" s="18">
         <v>9300110000</v>
       </c>
       <c r="E5" s="18">
         <v>17071284000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1052546000</v>
       </c>
       <c r="C6" s="18">
         <v>1041323000</v>
       </c>
       <c r="D6" s="18">
         <v>939933000</v>
       </c>
       <c r="E6" s="18">
         <v>1824371000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>56769000</v>
       </c>
       <c r="C7" s="18">
         <v>61090000</v>
       </c>
       <c r="D7" s="18">
         <v>67760000</v>
       </c>
       <c r="E7" s="18">
         <v>57338000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>53101000</v>
       </c>
       <c r="C8" s="18">
         <v>40466000</v>
       </c>
       <c r="D8" s="18">
         <v>39314000</v>
       </c>
       <c r="E8" s="18">
         <v>86824000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>-63414000</v>
       </c>
       <c r="C9" s="18">
         <v>208676000</v>
       </c>
       <c r="D9" s="18">
         <v>-185765000</v>
       </c>
       <c r="E9" s="18">
         <v>-668273000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>570589000</v>
       </c>
       <c r="C10" s="18">
         <v>568937000</v>
       </c>
       <c r="D10" s="18">
         <v>527733000</v>
       </c>
       <c r="E10" s="18">
         <v>518465000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>1314285000</v>
       </c>
       <c r="C11" s="18">
         <v>1148320000</v>
       </c>
       <c r="D11" s="18">
         <v>1512883000</v>
       </c>
       <c r="E11" s="18">
         <v>2034131000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>136249000</v>
       </c>
       <c r="C12" s="34">
         <v>141722000</v>
       </c>
       <c r="D12" s="34">
         <v>150186000</v>
       </c>
       <c r="E12" s="34">
         <v>164427000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="86" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="17" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
     </row>
     <row r="18" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="35" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="36" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>