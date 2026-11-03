--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>Fair Isaac Corporation (FICO)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Interest expense / average total debt</t>
+    <t>Risk-free + 55bp, the spread for a AA rating at 7.0x interest cover. Book interest / average debt was lower, at 5.0%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-09-30</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 24.7x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -432,102 +450,99 @@
     <border>
       <left/>
       <right/>
       <top style="thin"/>
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1253 +863,1524 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.1306838755794808</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.271110349299728</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.42860997208711293</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.20434967817687835</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.010022796135336964</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.010461841502835552</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.010461841502835552</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.10043192838127363</v>
+      <c r="B11" s="5">
+        <v>0.2395380293208912</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>20</v>
+        <v>19.2502006470858</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.4514051368028531</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.010022796135336964</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.22847</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.1166983</v>
+        <v>0.100904281</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05444</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>20510842880</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>15360885760</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>3074878000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.8696296790908178</v>
+        <v>0.8332112496108488</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.1303703209091822</v>
+        <v>0.1667887503891512</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.10670988200758086</v>
+        <v>0.09129907073105525</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>1990869000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>2940742000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>24561000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.1306838755794808</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.271110349299728</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.06341480682205458</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.05861295596929776</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.053811105116540935</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.049009254263784115</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.04420740341102729</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.03940555255827047</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.03460370170551365</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02980185085275682</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>2251043476.6910453</v>
+        <v>2530614190</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>2545218562.32294</v>
+        <v>2691092600</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>2877837588.244136</v>
+        <v>2848825492.0731034</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>3253924557.5641856</v>
+        <v>3002123940.0857306</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>3679160029.589921</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3149255795.5967855</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>3288476216.9972486</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>3418060439.4027557</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>3536337983.2592654</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>3641727400.401297</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>3732770585.4113293</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.42860997208711293</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.42860997208711293</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.42860997208711293</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.42860997208711293</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.42860997208711293</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.42860997208711293</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.42860997208711293</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.42860997208711293</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.42860997208711293</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.42860997208711293</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>964819681.7114266</v>
+        <v>1084646477.3391519</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1090906056.952837</v>
+        <v>1153429124.1698363</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1233469888.3685634</v>
+        <v>1221035014.6385086</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1394664513.791157</v>
+        <v>1286740258.1621985</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1576924677.5865576</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1349802438.645917</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1409473699.5763254</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>1465014789.52448</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>1515709724.295351</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>1560880679.4348743</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>1599902696.420746</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>767659090.2549784</v>
+        <v>862999318.7592114</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>867979755.2933174</v>
+        <v>917726253.8458916</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>981410713.6395774</v>
+        <v>971516902.3544294</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>1109665269.2332215</v>
+        <v>1023795300.5095199</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>1254680627.2125669</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1073970744.7062583</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1121448202.6691291</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1165639488.7607856</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1205974929.926031</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1241915214.9198506</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1272963095.2928467</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>22561749.85865449</v>
+        <v>25363830.123560883</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>25510206.770038266</v>
+        <v>26972272.511113904</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>28843979.457580775</v>
+        <v>28553197.132199727</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>32613422.48023236</v>
+        <v>30089676.22449384</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>36875470.92586009</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>31564348.817295</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>32959726.718867544</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>34258522.9623941</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>35443994.67185628</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>36500291.31469285</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>37412798.59756017</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-23550060.069133613</v>
+        <f>-B6*B19</f>
+        <v>-26474884.560606573</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-26627673.18909757</v>
+        <f>-C6*C19</f>
+        <v>-33669848.06774983</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-30107480.719112672</v>
+        <f>-D6*D19</f>
+        <v>-41482714.01276929</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-34042042.98342081</v>
+        <f>-E6*E19</f>
+        <v>-49868544.62902219</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-58767748.08820779</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-68106267.80235867</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-77796198.18852176</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-87736839.14831786</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-97816185.69767644</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-107912832.35375562</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-26129824.409670405</v>
+        <v>-129289499.14802998</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-29544571.131737474</v>
+        <v>-38440682.07995</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-33405570.189566553</v>
+        <v>-37783026.126276016</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-37771139.56788149</v>
+        <v>-36720808.13489579</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-42707218.47166574</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-35243674.719444215</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-33348585.383490957</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-31040349.266095243</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-28331969.76830361</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-25244773.293479614</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-21808305.12040041</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>740540955.6348289</v>
+        <v>732598765.1741357</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>837317717.7425207</v>
+        <v>872587996.2093056</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>946741642.188479</v>
+        <v>920804359.3475838</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>1070465509.1621517</v>
+        <v>967295623.9700958</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>1210358090.5736237</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1011523670.7159014</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1052953076.2021471</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1091061464.2685626</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1125350115.6812658</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1155354547.2433872</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1180654756.4162507</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9505678161280382</v>
+        <v>0.9572560223838935</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8589132812329281</v>
+        <v>0.8771711147363417</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7760961523853499</v>
+        <v>0.8037861831484284</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7012643195861819</v>
+        <v>0.7365407015420405</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6336478339870633</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.674921037959499</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6184565313588815</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5667158966282091</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5193039303594104</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.47585849222022286</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.4360477388672639</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>703934398.9511697</v>
+        <v>701284579.9539452</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>719183308.3806952</v>
+        <v>765408985.3404673</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>734762545.8054662</v>
+        <v>740129821.4264283</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>750679266.923072</v>
+        <v>712452597.4774802</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>766940782.4406943</v>
+        <v>682698605.7601786</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>651205707.191644</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>618321875.9994452</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>584398738.1036985</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>549785272.8310165</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>514821836.91818637</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>3675500302.501097</v>
+        <f>SUM(B15:K15)</f>
+        <v>6520508021.00249</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.010461841502835552</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.01251159029895509</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.014561339095074625</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.016611087891194164</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.0186608366873137</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.020710585483433238</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.022760334279552773</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.024810083075672312</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.026859831871791848</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.028909580667911383</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.028909580667911383</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>1210358090.5736237</v>
+        <f>Forecast!K13</f>
+        <v>1180654756.4162507</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>1254680627.2125669</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>1272963095.2928467</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.055382621866171884</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-69487502.73972496</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-70500033.75619546</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1185193124.472842</v>
+        <v>1202463061.5366511</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>14867515687.661308</v>
+        <v>18590375769.742702</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>9420769112.255272</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>8106291319.089076</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>13096269414.756369</v>
+        <v>14626799340.091566</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-2940742000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>10155527414.756369</v>
+        <v>11686057340.091566</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>413.48183765955656</v>
+        <v>475.7972940878452</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>1613800148.5124178</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>1637315495.0183063</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>32276002970.248356</v>
+        <v>31518651801.68501</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>20451619371.85789</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>13743636850.269361</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>24127119674.35899</v>
+        <v>20264144871.27185</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-2940742000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>21186377674.35899</v>
+        <v>17323402871.27185</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>862.6024052098445</v>
+        <v>705.3215614702924</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>949.68</v>
+        <v>711.23</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>413.48183765955656</v>
+        <v>475.7972940878452</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.5646093024391832</v>
+        <v>-0.33102189996506726</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.08671</v>
+        <v>0.071299</v>
       </c>
       <c r="B5" s="31">
-        <v>517.8939601882671</v>
+        <v>642.9753432344688</v>
       </c>
       <c r="C5" s="31">
-        <v>550.5274055974565</v>
+        <v>683.70245488176</v>
       </c>
       <c r="D5" s="31">
-        <v>588.3859749297997</v>
+        <v>733.5173091758736</v>
       </c>
       <c r="E5" s="31">
-        <v>632.8517323511811</v>
+        <v>795.720618959793</v>
       </c>
       <c r="F5" s="31">
-        <v>685.8412862803896</v>
+        <v>875.4317217454906</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.09671</v>
+        <v>0.081299</v>
       </c>
       <c r="B6" s="31">
-        <v>438.3601360908229</v>
+        <v>525.6680260211326</v>
       </c>
       <c r="C6" s="31">
-        <v>461.9127683064029</v>
+        <v>551.2962872585781</v>
       </c>
       <c r="D6" s="31">
-        <v>488.69774516753347</v>
+        <v>581.7031322450746</v>
       </c>
       <c r="E6" s="31">
-        <v>519.4418717961345</v>
+        <v>618.2858349281804</v>
       </c>
       <c r="F6" s="31">
-        <v>555.107508369034</v>
+        <v>663.0452563513118</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.10671</v>
+        <v>0.091299</v>
       </c>
       <c r="B7" s="31">
-        <v>376.2595553213226</v>
+        <v>439.3160076180186</v>
       </c>
       <c r="C7" s="31">
-        <v>393.8178213050247</v>
+        <v>456.1931940942145</v>
       </c>
       <c r="D7" s="32">
-        <v>413.48105918128454</v>
+        <v>475.7979298057942</v>
       </c>
       <c r="E7" s="31">
-        <v>435.6608786279586</v>
+        <v>498.7976520442435</v>
       </c>
       <c r="F7" s="31">
-        <v>460.88368772699096</v>
+        <v>526.096902593662</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.11671</v>
+        <v>0.101299</v>
       </c>
       <c r="B8" s="31">
-        <v>326.4465001239103</v>
+        <v>373.1443176405117</v>
       </c>
       <c r="C8" s="31">
-        <v>339.8740059809094</v>
+        <v>384.61698444953487</v>
       </c>
       <c r="D8" s="31">
-        <v>354.7280943880292</v>
+        <v>397.7430157429278</v>
       </c>
       <c r="E8" s="31">
-        <v>371.2555504709971</v>
+        <v>412.87024903966835</v>
       </c>
       <c r="F8" s="31">
-        <v>389.7635644774905</v>
+        <v>430.4514518030694</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.12671</v>
+        <v>0.111299</v>
       </c>
       <c r="B9" s="31">
-        <v>285.61795999964625</v>
+        <v>320.85473557231376</v>
       </c>
       <c r="C9" s="31">
-        <v>296.1001563365262</v>
+        <v>328.8279895568213</v>
       </c>
       <c r="D9" s="31">
-        <v>307.5804274761162</v>
+        <v>337.8506200366222</v>
       </c>
       <c r="E9" s="31">
-        <v>320.2135776996767</v>
+        <v>348.1162412926968</v>
       </c>
       <c r="F9" s="31">
-        <v>334.1881708089689</v>
+        <v>359.86921906567216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>1990869000</v>
       </c>
       <c r="C5" s="18">
         <v>1717526000</v>
       </c>
       <c r="D5" s="18">
         <v>1513557000</v>
       </c>
       <c r="E5" s="18">
         <v>1377270000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>935772000</v>
       </c>
       <c r="C6" s="18">
         <v>733629000</v>
       </c>
       <c r="D6" s="18">
         <v>640889000</v>
       </c>
       <c r="E6" s="18">
         <v>542414000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>14952000</v>
       </c>
       <c r="C7" s="18">
         <v>13827000</v>
       </c>
       <c r="D7" s="18">
         <v>14638000</v>
       </c>
       <c r="E7" s="18">
         <v>20465000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>39407000</v>
       </c>
       <c r="C8" s="18">
         <v>25551000</v>
       </c>
       <c r="D8" s="18">
         <v>4237000</v>
       </c>
       <c r="E8" s="18">
         <v>6029000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>18547000</v>
       </c>
       <c r="C9" s="18">
         <v>20485000</v>
       </c>
       <c r="D9" s="18">
         <v>63448000</v>
       </c>
       <c r="E9" s="18">
         <v>35911000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>3074878000</v>
       </c>
       <c r="C10" s="18">
         <v>2230984000</v>
       </c>
       <c r="D10" s="18">
         <v>1901897000</v>
       </c>
       <c r="E10" s="18">
         <v>1912230000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>134136000</v>
       </c>
       <c r="C11" s="18">
         <v>150667000</v>
       </c>
       <c r="D11" s="18">
         <v>136778000</v>
       </c>
       <c r="E11" s="18">
         <v>133202000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>24561000</v>
       </c>
       <c r="C12" s="34">
         <v>25079000</v>
       </c>
       <c r="D12" s="34">
         <v>25367000</v>
       </c>
       <c r="E12" s="34">
         <v>26347000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
-[...14 lines deleted...]
-        <v>99</v>
+        <v>104</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Assumptions</vt:lpstr>
       <vt:lpstr>Forecast</vt:lpstr>
       <vt:lpstr>Valuation</vt:lpstr>