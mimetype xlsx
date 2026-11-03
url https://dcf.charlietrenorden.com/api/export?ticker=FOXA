--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,101 +16,107 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>Fox Corporation (FOXA)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
     <t>Interest expense / average total debt</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>FY31</t>
   </si>
   <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
+    <t>FY36</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,101 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -433,95 +454,95 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -842,1237 +863,1521 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.047201624551486354</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.03237526509400901</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.19120677294594507</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.02573628795902477</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.02455896557783373</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.02455896557783373</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>-0.20517241379310344</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>7.798308882744496</v>
+        <v>7.688080237583205</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.13078110708428506</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.022614114269117178</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.74071</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.08872915</v>
+        <v>0.08027203299999999</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B21" s="6">
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
         <v>0.05334929821060334</v>
       </c>
-      <c r="C21" s="8" t="s">
-        <v>22</v>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>27097194496</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>26666641408</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>7568000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.7816830365433759</v>
+        <v>0.7789373661080178</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.2183169634566241</v>
+        <v>0.22106263389198222</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.07855924626433855</v>
+        <v>0.07184377969634846</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>17126000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>3363000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>439000000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.047201624551486354</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.03237526509400901</v>
+      </c>
+      <c r="C5" s="5">
+        <v>-0.005574534075764248</v>
+      </c>
+      <c r="D5" s="5">
+        <v>-0.001752717316293717</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.0020690994431768143</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.005890916202647346</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.009712732962117877</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.013534549721588407</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.01735636648105894</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02117818324052947</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>17934375022.068756</v>
+        <v>17680458790</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>18780906658.426</v>
+        <v>17581898470</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>19667395963.253532</v>
+        <v>17551082372.098312</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>20595729003.416443</v>
+        <v>17587397306.861572</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>21567880871.199863</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>17691003190.618958</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>17862831180.441414</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>18104596557.22144</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>18418826570.060295</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>18808903854.23657</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>19279126450.59248</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19120677294594507</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19120677294594507</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19120677294594507</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19120677294594507</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19120677294594507</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19120677294594507</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19120677294594507</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19120677294594507</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19120677294594507</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19120677294594507</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>3429173972.772129</v>
+        <v>3380623469.4396687</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>3591036555.1566477</v>
+        <v>3361778068.711949</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>3760539314.383815</v>
+        <v>3355885822.077381</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>3938042879.2124634</v>
+        <v>3362829483.5632067</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>4123924900.6647043</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3382639630.2546687</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>3415494305.690409</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>3461721483.1945786</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>3521804389.912259</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>3596389808.6191225</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>3686299553.8346</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>2709047438.489982</v>
+        <v>2670692540.8573384</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>2836918878.573752</v>
+        <v>2655804674.2824397</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>2970826058.363214</v>
+        <v>2651149799.441131</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>3111053874.577846</v>
+        <v>2656635292.0149336</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>3257900671.5251164</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2672285307.9011884</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>2698240501.4954233</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>2734759971.723717</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>2782225468.030685</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>2841147948.809107</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>2912176647.529334</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>461564239.9331027</v>
+        <v>455029378.6671106</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>483350821.89281714</v>
+        <v>452492801.890257</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>506165765.9144542</v>
+        <v>451699709.9208857</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>530057612.3579638</v>
+        <v>452634321.53916615</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>555077192.7671417</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>455300752.39779544</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>459722967.0232866</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>465945110.37861943</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>474032224.47440827</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>484071365.7862432</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>496173149.9308992</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-440449698.8269476</v>
+        <f>-B6*B19</f>
+        <v>-434213778.8239178</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-461239640.14479244</v>
+        <f>-C6*C19</f>
+        <v>-485324005.4757952</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-483010900.4671696</v>
+        <f>-D6*D19</f>
+        <v>-537910311.5446827</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-505809799.6452962</v>
+        <f>-E6*E19</f>
+        <v>-592570809.6747187</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-649924546.7462772</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-710623198.8721577</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-775363363.938855</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-844899775.792892</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-920059788.8861643</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-1001759518.7005075</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>165856254.52789995</v>
+        <v>113759648.29310344</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>173684939.18364114</v>
+        <v>-20221858.75862069</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>181883150.47323537</v>
+        <v>-6322613.190173839</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>190468330.6541144</v>
+        <v>7450822.822117114</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>199458745.28659835</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>21257069.25367042</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>35254363.42909018</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>49603585.92555695</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>64471330.22038592</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>80033097.96030435</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>96476705.11440247</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>2896018234.124037</v>
+        <v>2805267788.993634</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>3032714999.5054173</v>
+        <v>2602751611.9382806</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>3175864074.2837334</v>
+        <v>2558616584.6271605</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>3325770017.9446282</v>
+        <v>2524149626.701498</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>3482751765.6762404</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2498918582.8063765</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>2482594633.0756426</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>2474945304.089039</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>2475829246.932587</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>2485192623.6694903</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>2503066983.874128</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.962892927614166</v>
+        <v>0.9659046437974262</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8927584932855656</v>
+        <v>0.901161775712376</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8277324554749251</v>
+        <v>0.8407585067738823</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7674427328325556</v>
+        <v>0.7844039613795845</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7115443453761527</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7318267608007248</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6827737163414337</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6370086100932193</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5943110574133134</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5544754456490671</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5173099439977616</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>2788555475.879701</v>
+        <v>2709621184.4842896</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>2707482073.522991</v>
+        <v>2345500264.35255</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>2628765768.4614744</v>
+        <v>2151178659.098022</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>2552338031.3440027</v>
+        <v>1979952966.2994545</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>2478132325.2157407</v>
+        <v>1828775491.9599283</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>1695050363.7943544</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>1576561468.2144985</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>1471412697.7193131</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>1377978287.532915</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>1294861441.2505713</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>13155273674.42391</v>
+        <f>SUM(B15:K15)</f>
+        <v>18430892824.705894</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.02455896557783373</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.02760361779496701</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.030648270012100288</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.03369292222923356</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.03673757444636684</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.03978222666350012</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.0428268788806334</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.04587153109776668</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.048916183314899955</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.051960835532033234</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.051960835532033234</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>3482751765.6762404</v>
+        <f>Forecast!K13</f>
+        <v>2503066983.874128</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>3311098220.9855824</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>2959728944.810403</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.19115910973202074</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-632946588.1588817</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-565779150.1380497</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>2678151632.8267007</v>
+        <v>2393949794.6723533</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>51253623139.113266</v>
+        <v>52382590718.45219</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>36469225724.676384</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>27098035071.02017</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>49624499399.100296</v>
+        <v>45528927895.72606</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-3363000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>46261499399.100296</v>
+        <v>42165927895.72606</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>105.37926970182299</v>
+        <v>96.04994964857872</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>4679002093.431846</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>4182472703.765499</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>36488303587.58965</v>
+        <v>32155185738.050728</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>25963046090.117805</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>16634197333.388645</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>39118319764.54172</v>
+        <v>35065090158.09454</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-3363000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>35755319764.54172</v>
+        <v>31702090158.094543</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>81.44719764132509</v>
+        <v>72.21432837834747</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>64.45</v>
+        <v>63.24</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>105.37926970182299</v>
+        <v>96.04994964857872</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.6350546113548952</v>
+        <v>0.5188164081052928</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.058559</v>
+        <v>0.051844</v>
       </c>
       <c r="B5" s="31">
-        <v>144.157717607238</v>
+        <v>141.44034497931983</v>
       </c>
       <c r="C5" s="31">
-        <v>154.54098854450484</v>
+        <v>152.01284123557676</v>
       </c>
       <c r="D5" s="31">
-        <v>167.9517812737508</v>
+        <v>166.78936610166392</v>
       </c>
       <c r="E5" s="31">
-        <v>185.98023644694862</v>
+        <v>188.65677313679473</v>
       </c>
       <c r="F5" s="31">
-        <v>211.5664167432985</v>
+        <v>223.92966887953787</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.068559</v>
+        <v>0.061844</v>
       </c>
       <c r="B6" s="31">
-        <v>116.89229484806008</v>
+        <v>110.85479598088247</v>
       </c>
       <c r="C6" s="31">
-        <v>122.57616945391035</v>
+        <v>115.62459079626778</v>
       </c>
       <c r="D6" s="31">
-        <v>129.5157917398699</v>
+        <v>121.8717765526221</v>
       </c>
       <c r="E6" s="31">
-        <v>138.1996654327376</v>
+        <v>130.29227286163166</v>
       </c>
       <c r="F6" s="31">
-        <v>149.40742553664418</v>
+        <v>142.10049107368496</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.078559</v>
+        <v>0.071844</v>
       </c>
       <c r="B7" s="31">
-        <v>98.1796445600607</v>
+        <v>90.99673927112156</v>
       </c>
       <c r="C7" s="31">
-        <v>101.48983126727747</v>
+        <v>93.21803894319069</v>
       </c>
       <c r="D7" s="32">
-        <v>105.37975373128643</v>
+        <v>96.04950135585689</v>
       </c>
       <c r="E7" s="31">
-        <v>110.0284938185158</v>
+        <v>99.70985419072228</v>
       </c>
       <c r="F7" s="31">
-        <v>115.69735836218725</v>
+        <v>104.53655690748145</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.088559</v>
+        <v>0.081844</v>
       </c>
       <c r="B8" s="31">
-        <v>84.53300714643781</v>
+        <v>77.05395616961754</v>
       </c>
       <c r="C8" s="31">
-        <v>86.52370750678836</v>
+        <v>78.01452965373093</v>
       </c>
       <c r="D8" s="31">
-        <v>88.79664437507772</v>
+        <v>79.25014995735688</v>
       </c>
       <c r="E8" s="31">
-        <v>91.42411317334322</v>
+        <v>80.8403962466996</v>
       </c>
       <c r="F8" s="31">
-        <v>94.50540587771667</v>
+        <v>82.8988239351685</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.098559</v>
+        <v>0.091844</v>
       </c>
       <c r="B9" s="31">
-        <v>74.13466433206452</v>
+        <v>66.71895112346792</v>
       </c>
       <c r="C9" s="31">
-        <v>75.3421899130014</v>
+        <v>67.009192194316</v>
       </c>
       <c r="D9" s="31">
-        <v>76.68819312509726</v>
+        <v>67.42830217867126</v>
       </c>
       <c r="E9" s="31">
-        <v>78.20297144158506</v>
+        <v>68.0075376851393</v>
       </c>
       <c r="F9" s="31">
-        <v>79.92635598891239</v>
+        <v>68.78915265136867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>17126000000</v>
       </c>
       <c r="C5" s="18">
         <v>16300000000</v>
       </c>
       <c r="D5" s="18">
         <v>13980000000</v>
       </c>
       <c r="E5" s="18">
         <v>14913000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>3496000000</v>
       </c>
       <c r="C6" s="18">
         <v>3229000000</v>
       </c>
       <c r="D6" s="18">
         <v>2478000000</v>
       </c>
       <c r="E6" s="18">
         <v>2764000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>410000000</v>
       </c>
       <c r="C7" s="18">
         <v>385000000</v>
       </c>
       <c r="D7" s="18">
         <v>389000000</v>
       </c>
       <c r="E7" s="18">
         <v>411000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>502000000</v>
       </c>
       <c r="C8" s="18">
         <v>331000000</v>
       </c>
       <c r="D8" s="18">
         <v>345000000</v>
       </c>
       <c r="E8" s="18">
         <v>357000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>1546000000</v>
       </c>
       <c r="C9" s="18">
         <v>-476000000</v>
       </c>
       <c r="D9" s="18">
         <v>554000000</v>
       </c>
       <c r="E9" s="18">
         <v>270000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>7568000000</v>
       </c>
       <c r="C10" s="18">
         <v>7465000000</v>
       </c>
       <c r="D10" s="18">
         <v>8152000000</v>
       </c>
       <c r="E10" s="18">
         <v>8207000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>4205000000</v>
       </c>
       <c r="C11" s="18">
         <v>5351000000</v>
       </c>
       <c r="D11" s="18">
         <v>4319000000</v>
       </c>
       <c r="E11" s="18">
         <v>4272000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>439000000</v>
       </c>
       <c r="C12" s="34">
         <v>461000000</v>
       </c>
       <c r="D12" s="34">
         <v>480000000</v>
       </c>
       <c r="E12" s="34">
         <v>531000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">