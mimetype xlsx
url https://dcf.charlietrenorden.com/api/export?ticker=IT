--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>Gartner, Inc. (IT)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 40bp, the spread for a AAA rating at 9.4x interest cover. Book interest / average debt was lower, at 4.0%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,101 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -433,95 +454,95 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -842,1237 +863,1521 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.05866587905959064</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>-0.012307019949744702</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.18906449607713266</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.03262895270693359</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.017786147158655848</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.017786147158655848</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.08111306920784109</v>
+      <c r="B11" s="5">
+        <v>0.2610630176712424</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>9.707159378497405</v>
+        <v>11.68099487507449</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.2804777416341082</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.01816390564219253</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.98526</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.10324805000000001</v>
+        <v>0.090616498</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05294</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>11731816448</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>14447853568</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>3347950000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.777983962049755</v>
+        <v>0.8118685684966648</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.22201603795024505</v>
+        <v>0.18813143150333522</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.08909145265854626</v>
+        <v>0.08143683212063228</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>6497226000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>1625429000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>75605000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.05866587905959064</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.012307019949744702</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.04019886192909938</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.03829900418796196</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.036399146446824536</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.034499288705687116</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.03259943096454969</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.03069957322341227</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.02879971548227485</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.026899857741137425</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>6878391474.738828</v>
+        <v>6417264510</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>7281918357.120375</v>
+        <v>6675231240</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>7709118498.781012</v>
+        <v>6930885949.216375</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>8161380712.286551</v>
+        <v>7183164281.888141</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>8640175286.11283</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7430978340.26938</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>7673224005.672055</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>7908788707.893829</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>8136559572.4906</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>8355431867.492887</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>8564317664.180208</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18906449607713266</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18906449607713266</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18906449607713266</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18906449607713266</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18906449607713266</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18906449607713266</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18906449607713266</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18906449607713266</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18906449607713266</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18906449607713266</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1300459617.9927418</v>
+        <v>1213276880.7768176</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1376752224.6637855</v>
+        <v>1262049230.5889335</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1457520604.1709335</v>
+        <v>1310384459.3566732</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1543027331.662087</v>
+        <v>1358081335.19444</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1633550386.4870176</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1404934175.2631178</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1450734229.9193444</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>1495271151.638464</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>1538334535.3745053</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>1579715515.534358</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>1619208403.4227169</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1027363098.2142661</v>
+        <v>958488735.8136859</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1087634257.4843905</v>
+        <v>997018892.1652575</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1151441277.2950375</v>
+        <v>1035203722.8917719</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>1218991592.0130486</v>
+        <v>1072884254.8036076</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>1290504805.324744</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1109897998.457863</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1146080041.6362822</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1181264209.7943866</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1215284282.9458592</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1247975257.272143</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1279174638.7039464</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>224434710.1290284</v>
+        <v>209388620.20467335</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>237601369.69023225</v>
+        <v>217805804.43780568</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>251540462.90887251</v>
+        <v>226147549.85413164</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>266297305.28447786</v>
+        <v>234379127.63986272</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>281919870.7901919</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>242465040.83089745</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>250369263.19078103</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>258055492.7189982</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>265487417.48794356</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>272628991.2504312</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>279444716.03169197</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-122340082.9845486</v>
+        <f>-B6*B19</f>
+        <v>-114138410.9308795</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-129517271.4970604</v>
+        <f>-C6*C19</f>
+        <v>-129636500.12259038</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-137115516.0828351</v>
+        <f>-D6*D19</f>
+        <v>-145929140.53477386</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-145159518.3665441</v>
+        <f>-E6*E19</f>
+        <v>-162980846.54670602</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-180748601.66935235</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-199181856.2027107</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-218222609.0573141</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-237805576.8080439</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-257858451.88349771</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-278302250.5420852</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-30917501.532130137</v>
+        <v>20874987.87688887</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-32731303.93783877</v>
+        <v>-67345572.99258262</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-34651514.65611876</v>
+        <v>-66741989.869890936</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-36684376.22416626</v>
+        <v>-65860542.82036064</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-38836497.40310965</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-64695085.90236368</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-63241384.42780058</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-61497232.018843964</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-59462549.2492208</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-57139461.817927405</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-54532356.4318538</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1098540223.8266156</v>
+        <v>1074613932.9643686</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1162987051.7397237</v>
+        <v>1017842623.4878902</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1231214709.464956</v>
+        <v>1048680142.3412387</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>1303445002.7068164</v>
+        <v>1078421993.0764036</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>1379912749.5964422</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1106919351.7170446</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1134026064.196552</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1159599861.4372268</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1183503574.376538</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1205606334.8211489</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1225784747.7616994</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9582257232603223</v>
+        <v>0.9616109975708436</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8798395404915064</v>
+        <v>0.8891975647668505</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8078656189466533</v>
+        <v>0.8222371740596147</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7417794134501731</v>
+        <v>0.7603191879892395</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6810992884384862</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7030638918579272</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6501201651133534</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6011633280868629</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5558931508815156</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5140320121994021</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.47532319681716073</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1052649500.5068151</v>
+        <v>1033360576.0813941</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1023241993.2002503</v>
+        <v>905063182.1213343</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>994656033.3181306</v>
+        <v>862263796.7310946</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>966868669.5724216</v>
+        <v>819944934.0855885</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>939857591.8573318</v>
+        <v>778235027.3910391</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>737253212.0983087</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>697108911.9506683</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>657901531.0397098</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>619720250.2084613</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>582643924.915808</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>4977273788.454949</v>
+        <f>SUM(B15:K15)</f>
+        <v>7693495346.623405</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.017786147158655848</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.019420525740856637</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.021054904323057427</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.022689282905258217</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.024323661487459007</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.0259580400696598</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.027592418651860587</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.02922679723406138</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.030861175816262167</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.03249555439846296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.03249555439846296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>1379912749.5964422</v>
+        <f>Forecast!K13</f>
+        <v>1225784747.7616994</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>1389239433.6321194</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>1377042412.5948567</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.0891336326880914</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-123827957.39317745</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-122740792.60015316</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1265411476.238942</v>
+        <v>1254301619.9947035</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>20237437432.649</v>
+        <v>22780498340.986034</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>13783704235.195618</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>10828099296.525509</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>18760978023.650566</v>
+        <v>18521594643.148914</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-1625429000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>17135549023.650566</v>
+        <v>16896165643.148914</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>226.64571157530014</v>
+        <v>223.47947415050479</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>1915470257.2772095</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>1898653119.454409</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>18593775072.1613</v>
+        <v>22178157357.891144</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>12664206971.034325</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>10541792654.866854</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>17641480759.489273</v>
+        <v>18235288001.490257</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-1625429000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>16016051759.489273</v>
+        <v>16609859001.490257</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>211.83852601665595</v>
+        <v>219.6925997154984</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>185.78</v>
+        <v>228.79</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>226.64571157530014</v>
+        <v>223.47947415050479</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.21996830431316683</v>
+        <v>-0.023211354733577494</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.069091</v>
+        <v>0.061437</v>
       </c>
       <c r="B5" s="31">
-        <v>289.0263582803533</v>
+        <v>305.2350578656629</v>
       </c>
       <c r="C5" s="31">
-        <v>309.90829899530337</v>
+        <v>326.6803618080982</v>
       </c>
       <c r="D5" s="31">
-        <v>335.4713377385107</v>
+        <v>354.23645547265306</v>
       </c>
       <c r="E5" s="31">
-        <v>367.51170562260654</v>
+        <v>390.81907018966405</v>
       </c>
       <c r="F5" s="31">
-        <v>408.8794198695358</v>
+        <v>441.549733204539</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.079091</v>
+        <v>0.071437</v>
       </c>
       <c r="B6" s="31">
-        <v>241.39281318814923</v>
+        <v>247.513317599791</v>
       </c>
       <c r="C6" s="31">
-        <v>254.97003157551197</v>
+        <v>259.74387339692663</v>
       </c>
       <c r="D6" s="31">
-        <v>271.01432533509853</v>
+        <v>274.7752104704697</v>
       </c>
       <c r="E6" s="31">
-        <v>290.27952165689004</v>
+        <v>293.6211985297649</v>
       </c>
       <c r="F6" s="31">
-        <v>313.8613892563404</v>
+        <v>317.85221287426845</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.089091</v>
+        <v>0.081437</v>
       </c>
       <c r="B7" s="31">
-        <v>206.61487289009344</v>
+        <v>207.2258983597495</v>
       </c>
       <c r="C7" s="31">
-        <v>215.92242522630664</v>
+        <v>214.63128088296713</v>
       </c>
       <c r="D7" s="32">
-        <v>226.64740704143094</v>
+        <v>223.47876561337634</v>
       </c>
       <c r="E7" s="31">
-        <v>239.14962680348472</v>
+        <v>234.18889677221634</v>
       </c>
       <c r="F7" s="31">
-        <v>253.92193118204224</v>
+        <v>247.36334321032717</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.099091</v>
+        <v>0.091437</v>
       </c>
       <c r="B8" s="31">
-        <v>180.10642644628476</v>
+        <v>177.52565764648313</v>
       </c>
       <c r="C8" s="31">
-        <v>186.7386838765138</v>
+        <v>182.1746808929388</v>
       </c>
       <c r="D8" s="31">
-        <v>194.23719261892992</v>
+        <v>187.62796742448168</v>
       </c>
       <c r="E8" s="31">
-        <v>202.79002014516928</v>
+        <v>194.0818801702312</v>
       </c>
       <c r="F8" s="31">
-        <v>212.64392156526833</v>
+        <v>201.80236865289578</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.109091</v>
+        <v>0.101437</v>
       </c>
       <c r="B9" s="31">
-        <v>159.2309928948737</v>
+        <v>154.73445744773343</v>
       </c>
       <c r="C9" s="31">
-        <v>164.0978703114489</v>
+        <v>157.70950321523185</v>
       </c>
       <c r="D9" s="31">
-        <v>169.5190655478669</v>
+        <v>161.15981642242073</v>
       </c>
       <c r="E9" s="31">
-        <v>175.599707724984</v>
+        <v>165.18519145589758</v>
       </c>
       <c r="F9" s="31">
-        <v>182.47330434182823</v>
+        <v>169.91546451227438</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>6497226000</v>
       </c>
       <c r="C5" s="18">
         <v>6267411000</v>
       </c>
       <c r="D5" s="18">
         <v>5906956000</v>
       </c>
       <c r="E5" s="18">
         <v>5475846000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1175711000</v>
       </c>
       <c r="C6" s="18">
         <v>1157260000</v>
       </c>
       <c r="D6" s="18">
         <v>1111071000</v>
       </c>
       <c r="E6" s="18">
         <v>1109185000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>200309000</v>
       </c>
       <c r="C7" s="18">
         <v>202315000</v>
       </c>
       <c r="D7" s="18">
         <v>191103000</v>
       </c>
       <c r="E7" s="18">
         <v>191946000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>115142000</v>
       </c>
       <c r="C8" s="18">
         <v>101737000</v>
       </c>
       <c r="D8" s="18">
         <v>103124000</v>
       </c>
       <c r="E8" s="18">
         <v>108050000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>18641000</v>
       </c>
       <c r="C9" s="18">
         <v>41183000</v>
       </c>
       <c r="D9" s="18">
         <v>-60571000</v>
       </c>
       <c r="E9" s="18">
         <v>34509000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>3347950000</v>
       </c>
       <c r="C10" s="18">
         <v>2900006000</v>
       </c>
       <c r="D10" s="18">
         <v>3070195000</v>
       </c>
       <c r="E10" s="18">
         <v>3158391000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>1722521000</v>
       </c>
       <c r="C11" s="18">
         <v>1933147000</v>
       </c>
       <c r="D11" s="18">
         <v>1318999000</v>
       </c>
       <c r="E11" s="18">
         <v>697999000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>75605000</v>
       </c>
       <c r="C12" s="34">
         <v>78338000</v>
       </c>
       <c r="D12" s="34">
         <v>79680000</v>
       </c>
       <c r="E12" s="34">
         <v>81067000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">