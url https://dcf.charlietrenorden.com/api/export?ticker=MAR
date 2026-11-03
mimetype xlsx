--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Marriott International, Inc. (MAR)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Interest expense / average total debt</t>
+    <t>Risk-free + 78bp, the spread for a A rating at 5.1x interest cover. Book interest / average debt was lower, at 5.0%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 22.2x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 25.5x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.0802476100443279</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.060732769036889955</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.1609810344014516</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.020029678988659892</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.021997449380130357</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.021997449380130357</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.05912040374909877</v>
+      <c r="B11" s="5">
+        <v>0.08210082623161469</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.26404894926461003</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.020029678988659892</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.11189</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.1088124</v>
+        <v>0.095972947</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.056740000000000006</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>88378916864</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>104123973632</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>17083000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.8380173572795037</v>
+        <v>0.8590592645942453</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.16198264272049634</v>
+        <v>0.1409407354057547</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.09759212022810752</v>
+        <v>0.08876406135903128</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>26186000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>16725000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>273600000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.0802476100443279</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.060732769036889955</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.059459739730963745</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.05515227226459328</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.05084480479822281</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.04653733733185234</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.04222986986548187</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.037922402399111405</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.03361493493274094</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02930746746637047</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>28287363916.62077</v>
+        <v>27776348290</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>30557357265.383743</v>
+        <v>29427922730</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>33009512155.20147</v>
+        <v>31050939536.58637</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>35658446614.38558</v>
+        <v>32629718496.125523</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>38519951733.08328</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>34148218712.823097</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>35590293545.20363</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>36939962978.527336</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>38181697430.4684</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>39300706285.72266</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>40283223942.86572</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.1609810344014516</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.1609810344014516</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.1609810344014516</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.1609810344014516</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.1609810344014516</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.1609810344014516</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.1609810344014516</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.1609810344014516</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.1609810344014516</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.1609810344014516</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>4553729103.787909</v>
+        <v>4471465279.619191</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>4919154981.156187</v>
+        <v>4737337441.361389</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>5313905411.831622</v>
+        <v>4998612365.736604</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>5740333621.1327305</v>
+        <v>5252765835.734464</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>6200981675.085734</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5497215571.357268</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>5729362269.558186</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>5946633451.0346575</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>6146529147.560049</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>6326668350.583263</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>6484835059.347845</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>3597445991.992448</v>
+        <v>3532457570.8991613</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>3886132435.113388</v>
+        <v>3742496578.6754975</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>4197985275.3469815</v>
+        <v>3948903768.931917</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>4534863560.694858</v>
+        <v>4149685010.2302265</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>4898775523.31773</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4342800301.372242</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>4526196192.950967</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>4697840426.31738</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>4855758026.572439</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>4998067996.960778</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>5123019696.884798</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>566586818.685315</v>
+        <v>556351339.7259121</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>612054056.7674304</v>
+        <v>589431845.5849879</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>661169932.0409522</v>
+        <v>621940351.2141128</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>714227238.9204093</v>
+        <v>653562786.9677324</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>771542267.8723314</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>683977858.8523953</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>712862154.8226029</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>739895600.3128833</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>764767142.7744223</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>787180530.9306328</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>806860044.2038987</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-622249855.8531914</v>
+        <f>-B6*B19</f>
+        <v>-611008815.4741454</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-672183919.6358374</v>
+        <f>-C6*C19</f>
+        <v>-680275906.2823746</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-726125072.6968421</v>
+        <f>-D6*D19</f>
+        <v>-752547865.8998591</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-784394874.3740275</v>
+        <f>-E6*E19</f>
+        <v>-827331232.4110726</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-904052795.8929697</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-982064614.5976692</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-1060651243.7684356</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-1139039134.6206858</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-1216408085.5554972</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-1291904551.2122273</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-124233483.17440742</v>
+        <v>-130568908.60503556</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-134202923.28663579</v>
+        <v>-135595626.10701632</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-144972387.14135078</v>
+        <v>-133251020.80853763</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-156606074.73186535</v>
+        <v>-129619057.01525353</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-169173337.94752085</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-124670122.42375682</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-118395535.22625887</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-110808975.61543158</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-101947424.46462251</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-91871551.57686785</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-80665511.43859607</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>3417549471.650164</v>
+        <v>3347231186.5458922</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>3691799648.958345</v>
+        <v>3516056891.8710947</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>3988057747.549741</v>
+        <v>3685045233.437634</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>4308089850.509375</v>
+        <v>3846297507.7716327</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>4653803764.868977</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3998055241.907911</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>4138598197.949642</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>4266275807.246396</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>4379538610.261554</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>4476968890.759046</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>4557309678.437873</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9545078616577649</v>
+        <v>0.9583697816453947</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8696380413694971</v>
+        <v>0.8802364218829247</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7923143992585917</v>
+        <v>0.808473068797095</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7218659688390697</v>
+        <v>0.7425603925500005</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6576814424369662</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6820214028952352</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6264179973427059</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5753477907424591</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5284412033441763</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.48535878625949364</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.44578876497232356</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>3262077838.2944226</v>
+        <v>3207885221.366642</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>3210529415.848732</v>
+        <v>3094961337.63741</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>3159795578.458445</v>
+        <v>2979259828.5334315</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>3109863453.783713</v>
+        <v>2856108187.234992</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>3060720372.8976126</v>
+        <v>2726759244.938682</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>2592492394.9657464</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>2454592360.3972154</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>2314328653.2988973</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>2172936186.940322</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>2031597453.1472363</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>15802986659.282925</v>
+        <f>SUM(B15:K15)</f>
+        <v>26430920868.46058</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.021997449380130357</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.0231166811372953</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.024235912894460247</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.02535514465162519</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.026474376408790138</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.02759360816595508</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.02871283992312003</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.029832071680284972</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.030951303437449916</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.03207053519461486</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.03207053519461486</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>4653803764.868977</v>
+        <f>Forecast!K13</f>
+        <v>4557309678.437873</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>4898775523.31773</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>5123019696.884798</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.09467941481920793</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-463813199.8783817</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-485044507.0083287</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>4434962323.439348</v>
+        <v>4637975189.87647</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>62621622942.55724</v>
+        <v>74554921193.86548</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>41185079304.604866</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>33235746241.622204</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>56988065963.88779</v>
+        <v>59666667110.08278</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-16725000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>40263065963.88779</v>
+        <v>42941667110.08278</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>147.16032881537933</v>
+        <v>156.9505376830511</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>6972523942.958066</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>7291695103.5517435</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>139450478859.16132</v>
+        <v>145833902071.03488</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>91713992084.61888</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>65011115095.341415</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>107516978743.90181</v>
+        <v>91442035963.802</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-16725000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>90791978743.90181</v>
+        <v>74717035963.802</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>331.8420275727405</v>
+        <v>273.0885817390424</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>338.92</v>
+        <v>399.3</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>147.16032881537933</v>
+        <v>156.9505376830511</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.5657962681004978</v>
+        <v>-0.6069357934308763</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.077592</v>
+        <v>0.068764</v>
       </c>
       <c r="B5" s="31">
-        <v>194.98006102761443</v>
+        <v>223.5306500813948</v>
       </c>
       <c r="C5" s="31">
-        <v>208.72323261022646</v>
+        <v>237.68988106455274</v>
       </c>
       <c r="D5" s="31">
-        <v>225.0335152073637</v>
+        <v>255.27806021421293</v>
       </c>
       <c r="E5" s="31">
-        <v>244.72000835713956</v>
+        <v>277.6220429244921</v>
       </c>
       <c r="F5" s="31">
-        <v>268.971741884159</v>
+        <v>306.8346432402097</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.087592</v>
+        <v>0.078764</v>
       </c>
       <c r="B6" s="31">
-        <v>159.78203713855763</v>
+        <v>178.43927459932812</v>
       </c>
       <c r="C6" s="31">
-        <v>169.10265547962723</v>
+        <v>186.8423404305849</v>
       </c>
       <c r="D6" s="31">
-        <v>179.8752579528163</v>
+        <v>196.9573219762368</v>
       </c>
       <c r="E6" s="31">
-        <v>192.47801794994666</v>
+        <v>209.31081130658032</v>
       </c>
       <c r="F6" s="31">
-        <v>207.432922899888</v>
+        <v>224.67005128722107</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.097592</v>
+        <v>0.088764</v>
       </c>
       <c r="B7" s="31">
-        <v>133.12471755009585</v>
+        <v>145.6395464539939</v>
       </c>
       <c r="C7" s="31">
-        <v>139.70482597768085</v>
+        <v>150.8288168911548</v>
       </c>
       <c r="D7" s="32">
-        <v>147.1606679414892</v>
+        <v>156.9507445998217</v>
       </c>
       <c r="E7" s="31">
-        <v>155.68658601228904</v>
+        <v>164.24339810958062</v>
       </c>
       <c r="F7" s="31">
-        <v>165.539020974923</v>
+        <v>173.03340652199347</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.107592</v>
+        <v>0.098764</v>
       </c>
       <c r="B8" s="31">
-        <v>112.24016218519311</v>
+        <v>120.72463896469802</v>
       </c>
       <c r="C8" s="31">
-        <v>117.02810673757737</v>
+        <v>123.99606065232115</v>
       </c>
       <c r="D8" s="31">
-        <v>122.36984323956155</v>
+        <v>127.80825109006709</v>
       </c>
       <c r="E8" s="31">
-        <v>128.37243014103746</v>
+        <v>132.27917216572368</v>
       </c>
       <c r="F8" s="31">
-        <v>135.17242182805828</v>
+        <v>137.56378529276347</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.117592</v>
+        <v>0.108764</v>
       </c>
       <c r="B9" s="31">
-        <v>95.43966905473863</v>
+        <v>101.16805922169479</v>
       </c>
       <c r="C9" s="31">
-        <v>99.00608926074457</v>
+        <v>103.23862424921225</v>
       </c>
       <c r="D9" s="31">
-        <v>102.93548246220803</v>
+        <v>105.63755813875181</v>
       </c>
       <c r="E9" s="31">
-        <v>107.29000724589342</v>
+        <v>108.42739622283021</v>
       </c>
       <c r="F9" s="31">
-        <v>112.14687416165218</v>
+        <v>111.68762934953143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>26186000000</v>
       </c>
       <c r="C5" s="18">
         <v>25100000000</v>
       </c>
       <c r="D5" s="18">
         <v>23713000000</v>
       </c>
       <c r="E5" s="18">
         <v>20773000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>4139000000</v>
       </c>
       <c r="C6" s="18">
         <v>3844000000</v>
       </c>
       <c r="D6" s="18">
         <v>3924000000</v>
       </c>
       <c r="E6" s="18">
         <v>3474000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>599000000</v>
       </c>
       <c r="C7" s="18">
         <v>492000000</v>
       </c>
       <c r="D7" s="18">
         <v>436000000</v>
       </c>
       <c r="E7" s="18">
         <v>400000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>604000000</v>
       </c>
       <c r="C8" s="18">
         <v>750000000</v>
       </c>
       <c r="D8" s="18">
         <v>452000000</v>
       </c>
       <c r="E8" s="18">
         <v>332000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>147000000</v>
       </c>
       <c r="C9" s="18">
         <v>82000000</v>
       </c>
       <c r="D9" s="18">
         <v>-69000000</v>
       </c>
       <c r="E9" s="18">
         <v>542000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>17083000000</v>
       </c>
       <c r="C10" s="18">
         <v>15241000000</v>
       </c>
       <c r="D10" s="18">
         <v>12760000000</v>
       </c>
       <c r="E10" s="18">
         <v>11098000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>358000000</v>
       </c>
       <c r="C11" s="18">
         <v>396000000</v>
       </c>
       <c r="D11" s="18">
         <v>338000000</v>
       </c>
       <c r="E11" s="18">
         <v>507000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>273600000</v>
       </c>
       <c r="C12" s="34">
         <v>285200000</v>
       </c>
       <c r="D12" s="34">
         <v>302900000</v>
       </c>
       <c r="E12" s="34">
         <v>325800000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>