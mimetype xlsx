--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Altria Group, Inc. (MO)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 40bp, the spread for a AAA rating at 10.2x interest cover. Book interest / average debt was lower, at 4.6%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -315,101 +336,101 @@
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
     <t>Adjusted: Reported capital expenditure averages just 0.93% of revenue, which is too low to be the company's real investment - property trusts and similar structures invest through lines that are not reported as capex. Capex has been set to 1.00% of revenue so the forecast is not handed free growth. Override it if the reported figure is right.</t>
   </si>
   <si>
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-0.008925128591255382</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.02849733998708981</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.5764530502139726</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.012847210788422521</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.01</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.24918032786885247</v>
+      <c r="B11" s="5">
+        <v>0.0316434595772434</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>11.162961616779123</v>
+        <v>12.27810585806032</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.4098164489540608</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.007065856687141487</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.63887</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.08633389999999999</v>
+        <v>0.07596420100000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05294</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>116080590848</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>129797980160</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>25709000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.8186820354989223</v>
+        <v>0.8346762314235142</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.18131796450107773</v>
+        <v>0.16532376857648579</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.07783920775851384</v>
+        <v>0.07031978285744529</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>20139000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>21235000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>1683000000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>-0.008925128591255382</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.02849733998708981</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.009537389470740454</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.011470215786897896</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.01340304210305534</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.015335868419212785</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.017268694735370228</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.01920152105152767</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.021134347367685116</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02306717368384256</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>19959256835.30071</v>
+        <v>20712907930</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>19781117901.45976</v>
+        <v>20910455000</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>19604568880.51045</v>
+        <v>21150302431.05222</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>19429595582.27577</v>
+        <v>21433780825.027966</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>19256183943.22787</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>21762486467.486843</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>22138296202.976498</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>22563385163.56291</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>23040247583.400517</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>23571720976.12555</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>24161014000.528687</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.5764530502139726</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.5764530502139726</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.5764530502139726</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.5764530502139726</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.5764530502139726</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.5764530502139726</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.5764530502139726</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.5764530502139726</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.5764530502139726</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.5764530502139726</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>11505574482.713177</v>
+        <v>11940018955.049683</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>11402885750.938696</v>
+        <v>12053895566.112015</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>11301113529.300175</v>
+        <v>12192156349.328053</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>11200249637.826794</v>
+        <v>12355568334.20513</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>11100285969.555029</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12545051704.423094</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>12761688372.74621</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>13006732200.688534</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>13281620997.13634</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>13587990455.480253</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>13927690216.867258</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>9089403841.34341</v>
+        <v>9432614974.48925</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>9008279743.24157</v>
+        <v>9522577497.228493</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>8927879688.147139</v>
+        <v>9631803515.969162</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>8848197213.883167</v>
+        <v>9760898984.022053</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>8769225915.948473</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9910590846.494244</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>10081733814.469507</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>10275318438.543941</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>10492480587.737709</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>10734512459.829401</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>11002875271.325134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>256420779.74337122</v>
+        <v>266103094.2178984</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>254132191.31069168</v>
+        <v>268641023.06682366</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>251864028.82406625</v>
+        <v>271722393.57061315</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>249616109.9792998</v>
+        <v>275364300.25198305</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>247388254.09928563</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>279587250.9279961</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>284415357.816173</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>289876565.29665804</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>296002917.321389</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>302830868.0261656</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>310401639.7268197</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-199592568.35300708</v>
+        <f>-B6*B19</f>
+        <v>-207129079.3</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-197811179.0145976</v>
+        <f>-C6*C19</f>
+        <v>-267479746.0258608</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-196045688.8051045</v>
+        <f>-D6*D19</f>
+        <v>-329592568.5522819</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-194295955.8227577</v>
+        <f>-E6*E19</f>
+        <v>-393846263.3130236</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-460640028.821165</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-530397610.5697711</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-603571691.4186419</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-680648670.1017814</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-762153897.1114727</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-848657445.1060061</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>44788460.711954534</v>
+        <v>-18160432.384014435</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>44388717.94069574</v>
+        <v>-6251072.724147872</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>43992542.92507404</v>
+        <v>-7589602.489206577</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>43599903.82241211</v>
+        <v>-8970237.100793403</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>43210769.07423016</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-10401383.709959313</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-11891920.173701417</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-13451285.341048494</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-15089576.706037829</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-16817656.81907498</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-18647269.996852178</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>9191020513.44573</v>
+        <v>9473428557.023136</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>9108989473.47836</v>
+        <v>9517487701.545307</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>9027690571.091173</v>
+        <v>9566343738.498287</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>8947117271.862122</v>
+        <v>9633446783.860218</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>8867263099.689709</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9719136684.891115</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>9823859641.542208</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>9948172027.080908</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>10092745258.251278</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>10258371773.925018</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>10445972195.949095</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9632144988779319</v>
+        <v>0.9665920607839508</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8936532387618773</v>
+        <v>0.9030871672795101</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8291155418444355</v>
+        <v>0.8437545318171432</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.769238617296798</v>
+        <v>0.7883200379278815</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7136858742562492</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7365275785366634</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6881378727489714</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6429273603743374</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.6006871690794191</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5612221493988997</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.524349973145968</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>8852924218.035421</v>
+        <v>9156940831.622522</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>8140277944.821783</v>
+        <v>8595121008.006126</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>7484998559.454159</v>
+        <v>8071645882.2784815</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>6882468118.999517</v>
+        <v>7594239134.028915</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>6328440417.562228</v>
+        <v>7158412207.989707</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>6760169875.915328</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>6395951981.920949</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>6062582577.418691</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>5757225456.295202</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>5477345240.429436</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>37689109258.87311</v>
+        <f>SUM(B15:K15)</f>
+        <v>71029634195.90536</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.01</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.012791675074782485</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.015583350149564969</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.018375025224347454</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.02116670029912994</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.023958375373912426</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.026750050448694905</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.02954172552347739</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.03233340059825988</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.035125075673042364</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.035125075673042364</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>8867263099.689709</v>
+        <f>Forecast!K13</f>
+        <v>10445972195.949095</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>8857174102.180483</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>11113225139.457756</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.061002919877436224</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-540313482.0958191</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-677939182.7622515</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>8316860620.084663</v>
+        <v>10435285956.695505</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>161334404833.37308</v>
+        <v>236015431478.52237</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>115142085761.1175</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>123754685157.79726</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>152831195019.9906</v>
+        <v>194784319353.70264</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-21235000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>131596195019.9906</v>
+        <v>173549319353.70264</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>78.19144089126002</v>
+        <v>103.11902516559871</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>11347674223.654314</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>14238091856.594078</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>126673651798.36694</v>
+        <v>174816799032.04868</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>90405195928.9492</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>91665183877.91881</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>128094305187.82231</v>
+        <v>162694818073.82416</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-21235000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>106859305187.82231</v>
+        <v>141459818073.82416</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>63.49334829935966</v>
+        <v>84.05217948533819</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>69.52</v>
+        <v>78.03</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>78.19144089126002</v>
+        <v>103.11902516559871</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.12473303928739954</v>
+        <v>0.32153050321156873</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.057839</v>
+        <v>0.05032</v>
       </c>
       <c r="B5" s="31">
-        <v>104.05782240733295</v>
+        <v>148.63288066608516</v>
       </c>
       <c r="C5" s="31">
-        <v>115.55908876865594</v>
+        <v>166.2282926677931</v>
       </c>
       <c r="D5" s="31">
-        <v>130.54749296889514</v>
+        <v>190.86064270168796</v>
       </c>
       <c r="E5" s="31">
-        <v>150.9019483161344</v>
+        <v>227.72452085058484</v>
       </c>
       <c r="F5" s="31">
-        <v>180.14672326367725</v>
+        <v>288.79596639157467</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.067839</v>
+        <v>0.06032</v>
       </c>
       <c r="B6" s="31">
-        <v>82.75658777918888</v>
+        <v>113.6217881875502</v>
       </c>
       <c r="C6" s="31">
-        <v>89.70808075312077</v>
+        <v>122.77801411835732</v>
       </c>
       <c r="D6" s="31">
-        <v>98.27112052391936</v>
+        <v>134.58599971477452</v>
       </c>
       <c r="E6" s="31">
-        <v>109.0845506644328</v>
+        <v>150.3576313549071</v>
       </c>
       <c r="F6" s="31">
-        <v>123.17629089041738</v>
+        <v>172.44104058124054</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.077839</v>
+        <v>0.07032</v>
       </c>
       <c r="B7" s="31">
-        <v>68.22352285678805</v>
+        <v>91.27000040310169</v>
       </c>
       <c r="C7" s="31">
-        <v>72.78075023749487</v>
+        <v>96.5858828042741</v>
       </c>
       <c r="D7" s="32">
-        <v>78.19177930448707</v>
+        <v>103.11849235813762</v>
       </c>
       <c r="E7" s="31">
-        <v>84.72432103195483</v>
+        <v>111.32048053518737</v>
       </c>
       <c r="F7" s="31">
-        <v>92.7710710922325</v>
+        <v>121.90081334187279</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.087839</v>
+        <v>0.08032</v>
       </c>
       <c r="B8" s="31">
-        <v>57.67148923391752</v>
+        <v>75.76307638975122</v>
       </c>
       <c r="C8" s="31">
-        <v>60.831449203292195</v>
+        <v>79.06911351868787</v>
       </c>
       <c r="D8" s="31">
-        <v>64.48727967645152</v>
+        <v>83.00669249762929</v>
       </c>
       <c r="E8" s="31">
-        <v>68.76757999910983</v>
+        <v>87.76407103226057</v>
       </c>
       <c r="F8" s="31">
-        <v>73.84962543655382</v>
+        <v>93.6125861335117</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.097839</v>
+        <v>0.09032</v>
       </c>
       <c r="B9" s="31">
-        <v>49.65913458214192</v>
+        <v>64.37446430946471</v>
       </c>
       <c r="C9" s="31">
-        <v>51.942091647725675</v>
+        <v>66.52701841286154</v>
       </c>
       <c r="D9" s="31">
-        <v>54.53268214112942</v>
+        <v>69.03631799997115</v>
       </c>
       <c r="E9" s="31">
-        <v>57.49892742789945</v>
+        <v>71.99107630447547</v>
       </c>
       <c r="F9" s="31">
-        <v>60.930498284154105</v>
+        <v>75.51207931265287</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>20139000000</v>
       </c>
       <c r="C5" s="18">
         <v>20444000000</v>
       </c>
       <c r="D5" s="18">
         <v>20502000000</v>
       </c>
       <c r="E5" s="18">
         <v>20688000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>12035000000</v>
       </c>
       <c r="C6" s="18">
         <v>11630000000</v>
       </c>
       <c r="D6" s="18">
         <v>11547000000</v>
       </c>
       <c r="E6" s="18">
         <v>11919000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>266000000</v>
       </c>
       <c r="C7" s="18">
         <v>286000000</v>
       </c>
       <c r="D7" s="18">
         <v>272000000</v>
       </c>
       <c r="E7" s="18">
         <v>226000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>216000000</v>
       </c>
       <c r="C8" s="18">
         <v>142000000</v>
       </c>
       <c r="D8" s="18">
         <v>196000000</v>
       </c>
       <c r="E8" s="18">
         <v>205000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>-76000000</v>
       </c>
       <c r="C9" s="18">
         <v>-151000000</v>
       </c>
       <c r="D9" s="18">
         <v>47000000</v>
       </c>
       <c r="E9" s="18">
         <v>586000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>25709000000</v>
       </c>
       <c r="C10" s="18">
         <v>24926000000</v>
       </c>
       <c r="D10" s="18">
         <v>26233000000</v>
       </c>
       <c r="E10" s="18">
         <v>26680000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>4474000000</v>
       </c>
       <c r="C11" s="18">
         <v>3127000000</v>
       </c>
       <c r="D11" s="18">
         <v>3686000000</v>
       </c>
       <c r="E11" s="18">
         <v>4030000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>1683000000</v>
       </c>
       <c r="C12" s="34">
-        <v>1722324159</v>
+        <v>1718000000</v>
       </c>
       <c r="D12" s="34">
         <v>1777000000</v>
       </c>
       <c r="E12" s="34">
         <v>1804000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>