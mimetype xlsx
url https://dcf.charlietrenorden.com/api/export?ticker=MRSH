--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -1,552 +1,396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
-    <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
-[...3 lines deleted...]
-    <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
+    <sheet sheetId="1" name="Excess Returns" state="visible" r:id="rId4"/>
+    <sheet sheetId="2" name="Source data" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="67">
   <si>
     <t>Marsh &amp; McLennan Companies, Inc. (MRSH)</t>
   </si>
   <si>
-    <t>DCF Studio - Base case</t>
-[...23 lines deleted...]
-    <t>Change in working capital, % of revenue growth</t>
+    <t>DCF Studio - excess returns over book equity</t>
+  </si>
+  <si>
+    <t>Inputs</t>
+  </si>
+  <si>
+    <t>Risk-free rate</t>
+  </si>
+  <si>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
+  </si>
+  <si>
+    <t>Equity risk premium</t>
+  </si>
+  <si>
+    <t>Damodaran, January 2026</t>
+  </si>
+  <si>
+    <t>Beta</t>
+  </si>
+  <si>
+    <t>Cost of equity</t>
+  </si>
+  <si>
+    <t>Return on equity, median</t>
+  </si>
+  <si>
+    <t>Payout, median</t>
+  </si>
+  <si>
+    <t>Return on equity ceiling</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
-    <t>Exit EV/EBITDA</t>
-[...59 lines deleted...]
-    <t>Net debt (USD m)</t>
+    <t>Book equity (USD m)</t>
   </si>
   <si>
     <t>Diluted shares</t>
   </si>
   <si>
-    <t>Mid-year discounting (1 = yes, 0 = no)</t>
-[...8 lines deleted...]
-    <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
+    <t>Years</t>
+  </si>
+  <si>
+    <t>Book growth, year 1</t>
+  </si>
+  <si>
+    <t>Return on equity, final year</t>
+  </si>
+  <si>
+    <t>USD m</t>
+  </si>
+  <si>
+    <t>FY26</t>
+  </si>
+  <si>
+    <t>FY27</t>
+  </si>
+  <si>
+    <t>FY28</t>
+  </si>
+  <si>
+    <t>FY29</t>
+  </si>
+  <si>
+    <t>FY30</t>
+  </si>
+  <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
-    <t>FY26</t>
-[...32 lines deleted...]
-    <t>Free cashflow to firm</t>
+    <t>Return on equity</t>
+  </si>
+  <si>
+    <t>Book growth</t>
+  </si>
+  <si>
+    <t>Opening book equity</t>
+  </si>
+  <si>
+    <t>Excess return</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
-    <t>Present value of the explicit forecast</t>
-[...23 lines deleted...]
-    <t>Terminal value, undiscounted</t>
+    <t>Value (USD m, except per share)</t>
+  </si>
+  <si>
+    <t>Book equity</t>
+  </si>
+  <si>
+    <t>Present value of excess returns</t>
+  </si>
+  <si>
+    <t>Book equity after the final year</t>
+  </si>
+  <si>
+    <t>Excess return after the final year</t>
+  </si>
+  <si>
+    <t>Terminal value</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
-    <t>Enterprise value</t>
-[...4 lines deleted...]
-  <si>
     <t>Equity value</t>
   </si>
   <si>
-    <t>Value per share</t>
-[...5 lines deleted...]
-    <t>Final year EBITDA</t>
+    <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Against the market</t>
   </si>
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
-    <t>Same currency, no conversion</t>
-[...4 lines deleted...]
-  <si>
     <t>Implied upside</t>
   </si>
   <si>
-    <t>Value per share (USD) by WACC and terminal growth</t>
-[...4 lines deleted...]
-  <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
-    <t>totalRevenue</t>
-[...32 lines deleted...]
-    <t>cashCashEquivalentsAndShortTermInvestments</t>
+    <t>Net income to common</t>
+  </si>
+  <si>
+    <t>netIncomeCommonStockholders</t>
+  </si>
+  <si>
+    <t>commonStockEquity</t>
+  </si>
+  <si>
+    <t>Dividends paid</t>
+  </si>
+  <si>
+    <t>cashDividendsPaid</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
+    <t>Return on opening equity</t>
+  </si>
+  <si>
+    <t>Payout</t>
+  </si>
+  <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Wrong tool: This is a financial. Banks and insurers report no meaningful operating income, and capex and working capital do not mean what a free-cashflow model assumes, so a DCF will misprice it. The model below runs on best-effort numbers - treat it as an illustration, not a valuation.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Note: A financial, valued on excess returns over book equity.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
-    </font>
-[...3 lines deleted...]
-      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
-    <border>
-[...26 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -827,1300 +671,884 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C33"/>
+  <dimension ref="A1:K43"/>
   <sheetViews>
-    <sheetView workbookViewId="0" showGridLines="0"/>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
-    <col min="2" max="2" width="16" customWidth="1"/>
-    <col min="3" max="3" width="52" customWidth="1"/>
+    <col min="2" max="11" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="5"/>
-[...3 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B6" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="6">
-[...3 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6">
-        <v>0.22684064332522313</v>
+      <c r="B7" s="5">
+        <v>0.0423</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0.21</v>
+        <v>7</v>
+      </c>
+      <c r="B8" s="7">
+        <v>0.72195</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>0.03257235882063709</v>
+        <v>8</v>
+      </c>
+      <c r="B9" s="8">
+        <f>B6+B8*B7</f>
+        <v>0.079478485</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0.0161714617665896</v>
+        <v>9</v>
+      </c>
+      <c r="B10" s="8">
+        <f>MEDIAN('Source data'!B9:E9)</f>
+        <v>0.33303256500697237</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>0.4503968253968254</v>
+        <v>10</v>
+      </c>
+      <c r="B11" s="8">
+        <f>IFERROR(MIN(MAX(MEDIAN('Source data'!B10:E10),0),1),0)</f>
+        <v>0.37266009852216747</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>0.025</v>
+        <v>11</v>
+      </c>
+      <c r="B12" s="5">
+        <v>0.2</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+      <c r="B13" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>12</v>
-[...4 lines deleted...]
-      <c r="C14" s="8" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="4" t="s">
+      <c r="B14" s="9">
+        <f>'Source data'!B6</f>
+        <v>15100000000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="5"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B15" s="10">
+        <f>'Source data'!B8</f>
+        <v>494000000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="11">
+        <f>COUNT(B21:K21)</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...4 lines deleted...]
-      <c r="C17" s="8" t="s">
         <v>16</v>
+      </c>
+      <c r="B17" s="8">
+        <f>MIN(MAX(B10*(1-B11),0),0.2)</f>
+        <v>0.2</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="6">
-[...4 lines deleted...]
-      <c r="A19" t="s">
+      <c r="B18" s="8">
+        <f>MIN(B10,B12)</f>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="9">
-[...2 lines deleted...]
-      <c r="C19" s="8" t="s">
+      <c r="B20" s="13" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C20" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="10">
-[...4 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="D20" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+      <c r="B21" s="11">
+        <f>1</f>
+        <v>1</v>
+      </c>
+      <c r="C21" s="11">
+        <f>B21+1</f>
+        <v>2</v>
+      </c>
+      <c r="D21" s="11">
+        <f>C21+1</f>
+        <v>3</v>
+      </c>
+      <c r="E21" s="11">
+        <f>D21+1</f>
+        <v>4</v>
+      </c>
+      <c r="F21" s="11">
+        <f>E21+1</f>
+        <v>5</v>
+      </c>
+      <c r="G21" s="11">
+        <f>F21+1</f>
+        <v>6</v>
+      </c>
+      <c r="H21" s="11">
+        <f>G21+1</f>
+        <v>7</v>
+      </c>
+      <c r="I21" s="11">
+        <f>H21+1</f>
+        <v>8</v>
+      </c>
+      <c r="J21" s="11">
+        <f>I21+1</f>
+        <v>9</v>
+      </c>
+      <c r="K21" s="11">
+        <f>J21+1</f>
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="B22" s="8">
+        <f>$B$10+($B$18-$B$10)*B21/$B$16</f>
+        <v>0.3197293085062751</v>
+      </c>
+      <c r="C22" s="8">
+        <f>$B$10+($B$18-$B$10)*C21/$B$16</f>
+        <v>0.3064260520055779</v>
+      </c>
+      <c r="D22" s="8">
+        <f>$B$10+($B$18-$B$10)*D21/$B$16</f>
+        <v>0.2931227955048807</v>
+      </c>
+      <c r="E22" s="8">
+        <f>$B$10+($B$18-$B$10)*E21/$B$16</f>
+        <v>0.27981953900418344</v>
+      </c>
+      <c r="F22" s="8">
+        <f>$B$10+($B$18-$B$10)*F21/$B$16</f>
+        <v>0.2665162825034862</v>
+      </c>
+      <c r="G22" s="8">
+        <f>$B$10+($B$18-$B$10)*G21/$B$16</f>
+        <v>0.25321302600278894</v>
+      </c>
+      <c r="H22" s="8">
+        <f>$B$10+($B$18-$B$10)*H21/$B$16</f>
+        <v>0.23990976950209172</v>
+      </c>
+      <c r="I22" s="8">
+        <f>$B$10+($B$18-$B$10)*I21/$B$16</f>
+        <v>0.22660651300139448</v>
+      </c>
+      <c r="J22" s="8">
+        <f>$B$10+($B$18-$B$10)*J21/$B$16</f>
+        <v>0.21330325650069726</v>
+      </c>
+      <c r="K22" s="8">
+        <f>$B$10+($B$18-$B$10)*K21/$B$16</f>
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+      <c r="B23" s="8">
+        <f>$B$17+($B$13-$B$17)*B21/$B$16</f>
+        <v>0.1825</v>
+      </c>
+      <c r="C23" s="8">
+        <f>$B$17+($B$13-$B$17)*C21/$B$16</f>
+        <v>0.165</v>
+      </c>
+      <c r="D23" s="8">
+        <f>$B$17+($B$13-$B$17)*D21/$B$16</f>
+        <v>0.14750000000000002</v>
+      </c>
+      <c r="E23" s="8">
+        <f>$B$17+($B$13-$B$17)*E21/$B$16</f>
+        <v>0.13</v>
+      </c>
+      <c r="F23" s="8">
+        <f>$B$17+($B$13-$B$17)*F21/$B$16</f>
+        <v>0.1125</v>
+      </c>
+      <c r="G23" s="8">
+        <f>$B$17+($B$13-$B$17)*G21/$B$16</f>
+        <v>0.095</v>
+      </c>
+      <c r="H23" s="8">
+        <f>$B$17+($B$13-$B$17)*H21/$B$16</f>
+        <v>0.07750000000000001</v>
+      </c>
+      <c r="I23" s="8">
+        <f>$B$17+($B$13-$B$17)*I21/$B$16</f>
+        <v>0.06</v>
+      </c>
+      <c r="J23" s="8">
+        <f>$B$17+($B$13-$B$17)*J21/$B$16</f>
+        <v>0.04249999999999998</v>
+      </c>
+      <c r="K23" s="8">
+        <f>$B$17+($B$13-$B$17)*K21/$B$16</f>
+        <v>0.024999999999999994</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="B24" s="9">
+        <f>$B$14</f>
+        <v>15100000000</v>
+      </c>
+      <c r="C24" s="9">
+        <f>B24*(1+B23)</f>
+        <v>17855750000</v>
+      </c>
+      <c r="D24" s="9">
+        <f>C24*(1+C23)</f>
+        <v>20801948750</v>
+      </c>
+      <c r="E24" s="9">
+        <f>D24*(1+D23)</f>
+        <v>23870236190.625</v>
+      </c>
+      <c r="F24" s="9">
+        <f>E24*(1+E23)</f>
+        <v>26973366895.406246</v>
+      </c>
+      <c r="G24" s="9">
+        <f>F24*(1+F23)</f>
+        <v>30007870671.13945</v>
+      </c>
+      <c r="H24" s="9">
+        <f>G24*(1+G23)</f>
+        <v>32858618384.897697</v>
+      </c>
+      <c r="I24" s="9">
+        <f>H24*(1+H23)</f>
+        <v>35405161309.727264</v>
+      </c>
+      <c r="J24" s="9">
+        <f>I24*(1+I23)</f>
+        <v>37529470988.310905</v>
+      </c>
+      <c r="K24" s="9">
+        <f>J24*(1+J23)</f>
+        <v>39124473505.31412</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+      <c r="B25" s="9">
+        <f>(B22-$B$9)*B24</f>
+        <v>3627787434.9447546</v>
+      </c>
+      <c r="C25" s="9">
+        <f>(C22-$B$9)*C24</f>
+        <v>4052319019.5598474</v>
+      </c>
+      <c r="D25" s="9">
+        <f>(D22-$B$9)*D24</f>
+        <v>4444217997.851615</v>
+      </c>
+      <c r="E25" s="9">
+        <f>(E22-$B$9)*E24</f>
+        <v>4782188277.758617</v>
+      </c>
+      <c r="F25" s="9">
+        <f>(F22-$B$9)*F24</f>
+        <v>5045039135.370232</v>
+      </c>
+      <c r="G25" s="9">
+        <f>(G22-$B$9)*G24</f>
+        <v>5213403637.521465</v>
+      </c>
+      <c r="H25" s="9">
+        <f>(H22-$B$9)*H24</f>
+        <v>5271550354.453184</v>
+      </c>
+      <c r="I25" s="9">
+        <f>(I22-$B$9)*I24</f>
+        <v>5209091564.571441</v>
+      </c>
+      <c r="J25" s="9">
+        <f>(J22-$B$9)*J24</f>
+        <v>5022372879.552754</v>
+      </c>
+      <c r="K25" s="9">
+        <f>(K22-$B$9)*K24</f>
+        <v>4715340820.437819</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...11 lines deleted...]
-      <c r="C28" s="5"/>
+        <v>34</v>
+      </c>
+      <c r="B26" s="14">
+        <f>1/(1+$B$9)^B21</f>
+        <v>0.926373256989925</v>
+      </c>
+      <c r="C26" s="14">
+        <f>1/(1+$B$9)^C21</f>
+        <v>0.8581674112661216</v>
+      </c>
+      <c r="D26" s="14">
+        <f>1/(1+$B$9)^D21</f>
+        <v>0.7949833398172096</v>
+      </c>
+      <c r="E26" s="14">
+        <f>1/(1+$B$9)^E21</f>
+        <v>0.7364513057591967</v>
+      </c>
+      <c r="F26" s="14">
+        <f>1/(1+$B$9)^F21</f>
+        <v>0.6822287947306303</v>
+      </c>
+      <c r="G26" s="14">
+        <f>1/(1+$B$9)^G21</f>
+        <v>0.6319985105869249</v>
+      </c>
+      <c r="H26" s="14">
+        <f>1/(1+$B$9)^H21</f>
+        <v>0.5854665186651913</v>
+      </c>
+      <c r="I26" s="14">
+        <f>1/(1+$B$9)^I21</f>
+        <v>0.542360525754426</v>
+      </c>
+      <c r="J26" s="14">
+        <f>1/(1+$B$9)^J21</f>
+        <v>0.5024282867058957</v>
+      </c>
+      <c r="K26" s="14">
+        <f>1/(1+$B$9)^K21</f>
+        <v>0.4654361283596084</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="16">
+        <f>B25*B26</f>
+        <v>3360685261.776898</v>
+      </c>
+      <c r="C27" s="16">
+        <f>C25*C26</f>
+        <v>3477568122.6401424</v>
+      </c>
+      <c r="D27" s="16">
+        <f>D25*D26</f>
+        <v>3533079266.8078294</v>
+      </c>
+      <c r="E27" s="16">
+        <f>E25*E26</f>
+        <v>3521848801.541658</v>
+      </c>
+      <c r="F27" s="16">
+        <f>F25*F26</f>
+        <v>3441870968.692494</v>
+      </c>
+      <c r="G27" s="16">
+        <f>G25*G26</f>
+        <v>3294863334.0020227</v>
+      </c>
+      <c r="H27" s="16">
+        <f>H25*H26</f>
+        <v>3086316233.9899607</v>
+      </c>
+      <c r="I27" s="16">
+        <f>I25*I26</f>
+        <v>2825205639.663912</v>
+      </c>
+      <c r="J27" s="16">
+        <f>J25*J26</f>
+        <v>2523382201.071846</v>
+      </c>
+      <c r="K27" s="16">
+        <f>K25*K26</f>
+        <v>2194689975.3605976</v>
+      </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A29" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>18762000000</v>
+        <v>37</v>
+      </c>
+      <c r="B30" s="9">
+        <f>B14</f>
+        <v>15100000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>494000000</v>
+        <v>38</v>
+      </c>
+      <c r="B31" s="9">
+        <f>SUM(B27:K27)</f>
+        <v>31259509805.547356</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>39</v>
+      </c>
+      <c r="B32" s="9">
+        <f>K24*(1+K23)</f>
+        <v>40102585342.94697</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>40</v>
+      </c>
+      <c r="B33" s="9">
+        <f>(B18-B9)*B32</f>
+        <v>4833224340.948764</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B34" s="9">
+        <f>B33/(B9-B13)</f>
+        <v>88718038707.36794</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B35" s="9">
+        <f>B34*K26</f>
+        <v>41292580451.61521</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="16">
+        <f>B30+B31+B35</f>
+        <v>87652090257.16257</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="17">
+        <f>B36/B15</f>
+        <v>177.43338108737362</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="18">
+        <v>200.62</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="19">
         <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="20">
+        <f>B37*B41</f>
+        <v>177.43338108737362</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A43" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="21">
+        <f>B42/B40-1</f>
+        <v>-0.11557481264393576</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
-[...729 lines deleted...]
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="22" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A4" s="16" t="s">
-[...15 lines deleted...]
-        <v>83</v>
+      <c r="A4" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" s="23" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
-[...14 lines deleted...]
-        <v>84</v>
+        <v>56</v>
+      </c>
+      <c r="B5" s="9">
+        <v>4160000000</v>
+      </c>
+      <c r="C5" s="9">
+        <v>4060000000</v>
+      </c>
+      <c r="D5" s="9">
+        <v>3756000000</v>
+      </c>
+      <c r="E5" s="9">
+        <v>3050000000</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
-[...14 lines deleted...]
-        <v>85</v>
+        <v>37</v>
+      </c>
+      <c r="B6" s="9">
+        <v>15100000000</v>
+      </c>
+      <c r="C6" s="9">
+        <v>13342000000</v>
+      </c>
+      <c r="D6" s="9">
+        <v>12191000000</v>
+      </c>
+      <c r="E6" s="9">
+        <v>10520000000</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
-[...14 lines deleted...]
-        <v>87</v>
+        <v>59</v>
+      </c>
+      <c r="B7" s="9">
+        <v>1699000000</v>
+      </c>
+      <c r="C7" s="9">
+        <v>1513000000</v>
+      </c>
+      <c r="D7" s="9">
+        <v>1298000000</v>
+      </c>
+      <c r="E7" s="9">
+        <v>1138000000</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
-[...17 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+      <c r="B8" s="10">
+        <v>494000000</v>
+      </c>
+      <c r="C8" s="10">
+        <v>496000000</v>
+      </c>
+      <c r="D8" s="10">
+        <v>499000000</v>
+      </c>
+      <c r="E8" s="10">
+        <v>505000000</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
-[...17 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>62</v>
+      </c>
+      <c r="B9" s="8">
+        <f>IF(AND(ISNUMBER(B5),N(C6)&gt;0),B5/C6,"")</f>
+        <v>0.3117973317343727</v>
+      </c>
+      <c r="C9" s="8">
+        <f>IF(AND(ISNUMBER(C5),N(D6)&gt;0),C5/D6,"")</f>
+        <v>0.33303256500697237</v>
+      </c>
+      <c r="D9" s="8">
+        <f>IF(AND(ISNUMBER(D5),N(E6)&gt;0),D5/E6,"")</f>
+        <v>0.35703422053231937</v>
+      </c>
+      <c r="E9" s="8" t="str">
+        <f>""</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
-[...74 lines deleted...]
-        <v>99</v>
+        <v>63</v>
+      </c>
+      <c r="B10" s="8">
+        <f>IF(AND(ISNUMBER(B9),N(B5)&gt;0,ISNUMBER(B7)),B7/B5,"")</f>
+        <v>0.40841346153846153</v>
+      </c>
+      <c r="C10" s="8">
+        <f>IF(AND(ISNUMBER(C9),N(C5)&gt;0,ISNUMBER(C7)),C7/C5,"")</f>
+        <v>0.37266009852216747</v>
+      </c>
+      <c r="D10" s="8">
+        <f>IF(AND(ISNUMBER(D9),N(D5)&gt;0,ISNUMBER(D7)),D7/D5,"")</f>
+        <v>0.345580404685836</v>
+      </c>
+      <c r="E10" s="8" t="str">
+        <f>IF(AND(ISNUMBER(E9),N(E5)&gt;0,ISNUMBER(E7)),E7/E5,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" ht="22" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+    </row>
+    <row r="16" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A16" s="25" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>Sensitivity</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Excess Returns</vt:lpstr>
       <vt:lpstr>Source data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DCF Studio</dc:creator>
   <dc:title/>
   <dc:subject/>
   <dc:description/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>