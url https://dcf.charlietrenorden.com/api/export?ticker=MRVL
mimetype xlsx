--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Marvell Technology, Inc. (MRVL)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>Floored at WACC (reported ROIC below cost of capital)</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 55bp, the spread for a AA rating at 6.6x interest cover. Book interest / average debt was lower, at 4.4%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2026-01-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>FY31</t>
   </si>
   <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
+    <t>FY36</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,107 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Wrong tool: This model values the shares at 5.9% of the market price. A gap that size is a modelling failure rather than a view - most often an unusable beta, a currency or units mismatch, or a cashflow base that does not represent the business. Read the figures below as diagnostics, not as a call.</t>
-[...5 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 68.0x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -439,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -851,1263 +869,1536 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.11449587642355707</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.47292832841139276</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.020318245731567236</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.2204355982013853</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.04865342943668532</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04865342943668532</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="5">
         <v>0.14032532168001943</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="B14" s="5">
+        <v>0.12473169653907935</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.05031073604894075</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.8441999999999998</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.15115305</v>
+        <v>0.12694966</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05444</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>219508604928</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>176505585664</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>4790300000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9786432305519384</v>
+        <v>0.9735774478143537</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.02135676944806164</v>
+        <v>0.026422552185646264</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.14876816411601984</v>
+        <v>0.12473169653907935</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>8194600000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>2151500000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>869700000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.11449587642355707</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.47292832841139276</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.440625</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.38125</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.321875</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.2625</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.203125</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.14375000000000004</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.08437500000000003</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025000000000000022</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>9132847908.940481</v>
+        <v>12070058480</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>10178521334.517672</v>
+        <v>18105087720</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>11343920055.409145</v>
+        <v>26082641996.625</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>12642752124.231981</v>
+        <v>36026649257.83829</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>14090295109.10171</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>47622726987.70499</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>60123692821.97755</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>72336317926.44174</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>82734663628.36775</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>89715400872.01129</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>91958285893.81157</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.020318245731567236</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.020318245731567236</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.020318245731567236</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.020318245731567236</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.020318245731567236</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.020318245731567236</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.020318245731567236</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.020318245731567236</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.020318245731567236</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.020318245731567236</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>185563448.04288268</v>
+        <v>245242414.19102693</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>206809697.65872973</v>
+        <v>367863621.2865404</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>230488555.24505684</v>
+        <v>529953529.4159222</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>256878544.38343906</v>
+        <v>731998312.5057427</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>286290078.4570285</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>967610269.3435286</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1221607965.046205</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>1469747082.9462154</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>1681023226.119734</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>1822859560.823587</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>1868431049.8441765</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>146595123.95387733</v>
+        <v>193741507.21091127</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>163379661.1503965</v>
+        <v>290612260.8163669</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>182085958.64359492</v>
+        <v>418663288.23857856</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>202934050.06291687</v>
+        <v>578278666.8795367</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>226169161.98105252</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>764412112.7813877</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>965070292.386502</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1161100195.5275102</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1328008348.63459</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1440059053.0506337</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1476060529.3768995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>2013204792.089566</v>
+        <v>2660670561.3645034</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>2243708439.1799655</v>
+        <v>3991005842.0467553</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>2500603803.362807</v>
+        <v>5749542791.1986065</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>2786912627.4169116</v>
+        <v>7941555980.343077</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>3106002631.208889</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10497744311.516005</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>13253402193.288956</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>15945499513.800777</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>18237665068.90964</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>19776468059.098892</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>20270879760.576366</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-444344371.29361475</v>
+        <f>-B6*B19</f>
+        <v>-587249738.5533452</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-495219969.5187516</v>
+        <f>-C6*C19</f>
+        <v>-944870143.6250008</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-551920613.9512483</v>
+        <f>-D6*D19</f>
+        <v>-1453397119.4144142</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-615113248.3618242</v>
+        <f>-E6*E19</f>
+        <v>-2134847138.0335164</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-2990331751.757795</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-3987811334.196013</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-5053520625.756741</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-6072404065.19237</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-6901877619.9762125</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-7399466883.803432</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-131659939.63767861</v>
+        <v>-543824957.8635591</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-146734459.8163671</v>
+        <v>-846867419.4513232</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-163534950.39457923</v>
+        <v>-1119452870.0872178</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-182259027.86588958</v>
+        <v>-1395396017.7182035</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-203126934.9975001</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1627223337.670054</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-1754202052.0052295</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-1713740546.3414192</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-1459151205.562815</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-979574199.2779719</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-314733562.17542136</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1583795605.1121497</v>
+        <v>1723337372.1585102</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1765133670.995243</v>
+        <v>2489880539.786798</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1967234197.6605742</v>
+        <v>3595356089.935553</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>2192474401.252115</v>
+        <v>4989591491.470893</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>2443503679.359689</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6644601334.869543</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>8476459099.474215</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>10339338537.230127</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>12034118146.789045</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>13335075292.895342</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>14032739843.974413</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9330046415168829</v>
+        <v>0.9429214878862153</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8121783582284701</v>
+        <v>0.8383523739818894</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7069993612274619</v>
+        <v>0.7453798773179329</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.6154412903420767</v>
+        <v>0.6627179438541183</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.5357402037822491</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.5892231417442692</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.523878844667908</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.46578116921568025</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.41412647180562173</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.3682002321797576</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.3273671697105624</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1477688650.783676</v>
+        <v>1624971839.0856228</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1433603366.962709</v>
+        <v>2087397261.4615705</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>1390833321.1308444</v>
+        <v>2679906081.2304454</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>1349339274.5485735</v>
+        <v>3306691813.899594</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>1309083159.1228354</v>
+        <v>3915152874.1699967</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>4440637599.907328</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>4815869192.787789</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>4983646889.421755</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>4909977818.978614</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>4593858326.006542</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>6960547772.548637</v>
+        <f>SUM(B15:K15)</f>
+        <v>37358109696.94925</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.04865342943668532</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.05218810083870728</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.05572277224072924</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.05925744364275119</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.06279211504477315</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.06632678644679511</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.06986145784881707</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.07339612925083903</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.076930800652861</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.08046547205488296</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.08046547205488296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>2443503679.359689</v>
+        <f>Forecast!K13</f>
+        <v>14032739843.974413</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>2119885677.3483741</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>13835129191.430128</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
-        <v>0.16804670642102734</v>
+        <v>0.2004302089498744</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-356239806.0675029</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-2772977834.686847</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1763645871.2808712</v>
+        <v>11062151356.74328</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>14605832048.767616</v>
+        <v>113692091222.16074</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>7824931438.216067</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>37219058121.87383</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>14785479210.764706</v>
+        <v>74577167818.82309</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-2151500000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>12633979210.764706</v>
+        <v>72425667818.82309</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>14.526824434592049</v>
+        <v>83.2766101170784</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>3392292709.6659174</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>22139310810.420544</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>67845854193.318344</v>
+        <v>442786216208.4109</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>36347751751.30913</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>144953670386.9966</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>43308299523.857765</v>
+        <v>182311780083.94586</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-2151500000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>41156799523.857765</v>
+        <v>180160280083.94586</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>47.322984389856</v>
+        <v>207.1522135034447</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>244.25</v>
+        <v>196.4</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>14.526824434592049</v>
+        <v>83.2766101170784</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.9405247720180469</v>
+        <v>-0.5759846735382974</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.128768</v>
+        <v>0.104732</v>
       </c>
       <c r="B5" s="31">
-        <v>17.02234685911578</v>
+        <v>106.84477577030603</v>
       </c>
       <c r="C5" s="31">
-        <v>17.077223045754668</v>
+        <v>105.70931122974982</v>
       </c>
       <c r="D5" s="31">
-        <v>17.132099232393553</v>
+        <v>104.57384668919357</v>
       </c>
       <c r="E5" s="31">
-        <v>17.186975419032436</v>
+        <v>103.43838214863733</v>
       </c>
       <c r="F5" s="31">
-        <v>17.241851605671325</v>
+        <v>102.30291760808107</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.138768</v>
+        <v>0.114732</v>
       </c>
       <c r="B6" s="31">
-        <v>15.637550904127187</v>
+        <v>94.90383424952005</v>
       </c>
       <c r="C6" s="31">
-        <v>15.686491020705793</v>
+        <v>93.92620214277531</v>
       </c>
       <c r="D6" s="31">
-        <v>15.735431137284394</v>
+        <v>92.94857003603057</v>
       </c>
       <c r="E6" s="31">
-        <v>15.784371253863</v>
+        <v>91.97093792928587</v>
       </c>
       <c r="F6" s="31">
-        <v>15.833311370441603</v>
+        <v>90.99330582254109</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.148768</v>
+        <v>0.124732</v>
       </c>
       <c r="B7" s="31">
-        <v>14.439064472193301</v>
+        <v>84.97402483848433</v>
       </c>
       <c r="C7" s="31">
-        <v>14.482953702855623</v>
+        <v>84.12518314239242</v>
       </c>
       <c r="D7" s="32">
-        <v>14.526842933517942</v>
+        <v>83.27634144630045</v>
       </c>
       <c r="E7" s="31">
-        <v>14.570732164180265</v>
+        <v>82.42749975020851</v>
       </c>
       <c r="F7" s="31">
-        <v>14.614621394842581</v>
+        <v>81.57865805411659</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.158768</v>
+        <v>0.134732</v>
       </c>
       <c r="B8" s="31">
-        <v>13.391702221954533</v>
+        <v>76.6035476236907</v>
       </c>
       <c r="C8" s="31">
-        <v>13.431253978921529</v>
+        <v>75.86119506208959</v>
       </c>
       <c r="D8" s="31">
-        <v>13.470805735888526</v>
+        <v>75.11884250048846</v>
       </c>
       <c r="E8" s="31">
-        <v>13.510357492855519</v>
+        <v>74.37648993888735</v>
       </c>
       <c r="F8" s="31">
-        <v>13.549909249822516</v>
+        <v>73.63413737728622</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.168768</v>
+        <v>0.144732</v>
       </c>
       <c r="B9" s="31">
-        <v>12.468615880968205</v>
+        <v>69.46559299213953</v>
       </c>
       <c r="C9" s="31">
-        <v>12.50441278481535</v>
+        <v>68.81228345247588</v>
       </c>
       <c r="D9" s="31">
-        <v>12.540209688662499</v>
+        <v>68.15897391281223</v>
       </c>
       <c r="E9" s="31">
-        <v>12.576006592509644</v>
+        <v>67.50566437314859</v>
       </c>
       <c r="F9" s="31">
-        <v>12.611803496356792</v>
+        <v>66.85235483348494</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>8194600000</v>
       </c>
       <c r="C5" s="18">
         <v>5767300000</v>
       </c>
       <c r="D5" s="18">
         <v>5507700000</v>
       </c>
       <c r="E5" s="18">
         <v>5919600000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1338400000</v>
       </c>
       <c r="C6" s="18">
         <v>-366400000</v>
       </c>
       <c r="D6" s="18">
         <v>-436600000</v>
       </c>
       <c r="E6" s="18">
         <v>359600000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>1290600000</v>
       </c>
       <c r="C7" s="18">
         <v>1356900000</v>
       </c>
       <c r="D7" s="18">
         <v>1397700000</v>
       </c>
       <c r="E7" s="18">
         <v>1392300000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>358600000</v>
       </c>
       <c r="C8" s="18">
         <v>291600000</v>
       </c>
       <c r="D8" s="18">
         <v>350200000</v>
       </c>
       <c r="E8" s="18">
         <v>217300000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>1108300000</v>
       </c>
       <c r="C9" s="18">
         <v>-129100000</v>
       </c>
       <c r="D9" s="18">
         <v>-57800000</v>
       </c>
       <c r="E9" s="18">
         <v>649800000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>4790300000</v>
       </c>
       <c r="C10" s="18">
         <v>4343100000</v>
       </c>
       <c r="D10" s="18">
         <v>4401300000</v>
       </c>
       <c r="E10" s="18">
         <v>4737500000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>2638800000</v>
       </c>
       <c r="C11" s="18">
         <v>948300000</v>
       </c>
       <c r="D11" s="18">
         <v>950800000</v>
       </c>
       <c r="E11" s="18">
         <v>911000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>869700000</v>
       </c>
       <c r="C12" s="34">
         <v>865500000</v>
       </c>
       <c r="D12" s="34">
         <v>861300000</v>
       </c>
       <c r="E12" s="34">
         <v>851400000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="16" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
-    <row r="17" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-        <v>100</v>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A18" s="36" t="s">
+        <v>106</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
-    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Assumptions</vt:lpstr>
       <vt:lpstr>Forecast</vt:lpstr>