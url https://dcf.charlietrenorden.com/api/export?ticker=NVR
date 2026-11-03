--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="108">
   <si>
     <t>NVR, Inc. (NVR)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 40bp, the spread for a AAA rating at 58.6x interest cover. Book interest / average debt was lower, at 2.8%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -315,104 +336,104 @@
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
     <t>Adjusted: Reported capital expenditure averages just 0.24% of revenue, which is too low to be the company's real investment - property trusts and similar structures invest through lines that are not reported as capex. Capex has been set to 1.00% of revenue so the forecast is not handed free growth. The accounts do not separate depreciation from amortisation, so the combined charge is used - if a large part of it is amortisation of an acquisition, the reported capex is probably right and this substitution is not. Override it if the reported figure is right.</t>
   </si>
   <si>
-    <t>Adjusted: Capital expenditure runs at 1.0% of revenue against depreciation of 0.2%. A perpetuity has to be a steady state, so the terminal year uses maintenance capex at depreciation and then charges the reinvestment terminal growth requires (g/ROIC of NOPAT). The bridge is shown under Terminal Value.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Adjusted: Capital expenditure runs at 1.0% of revenue against depreciation of 0.2%. A perpetuity has to be a steady state, so the forecast tapers capex to maintenance at depreciation plus the reinvestment terminal growth requires (g/ROIC of NOPAT), and the terminal year carries on from there. The bridge is shown under Terminal Value.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -439,98 +460,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -851,1257 +872,1541 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-0.006252610482764043</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>-0.14362475941188446</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.18879974258552576</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.0018844025601809614</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.01</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>-0.22857231128624933</v>
+      <c r="B11" s="5">
+        <v>0.14864364312880413</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>9.107277486422207</v>
+        <v>8.80738446565233</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.29356504405537287</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.0018844025601809614</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.9343400000000001</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.10177405</v>
+        <v>0.08846258200000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05294</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>16471900160</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>15957935104</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>1052893000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9399198044514895</v>
+        <v>0.9381045417916828</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.06008019554851052</v>
+        <v>0.06189545820831721</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.09803166363131262</v>
+        <v>0.08557577894328235</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>10341845000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>-863593000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>3069000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>-0.006252610482764043</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-0.14362475941188446</v>
+      </c>
+      <c r="C5" s="5">
+        <v>-0.013422345170214012</v>
+      </c>
+      <c r="D5" s="5">
+        <v>-0.008619552023937261</v>
+      </c>
+      <c r="E5" s="5">
+        <v>-0.0038167588776605085</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.000986034268616244</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.005788827414892995</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.010591620561169746</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.0153944137074465</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.020197206853723247</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>10277181471.54188</v>
+        <v>8856500000</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>10212922258.939648</v>
+        <v>8737625000</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>10149064834.163748</v>
+        <v>8662310586.746845</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>10085606684.991404</v>
+        <v>8629248635.913826</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>10022545314.907791</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8637757370.781248</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>8687759857.45242</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>8779777313.389118</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>8914936837.610683</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>9094993661.007784</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>9322368502.532978</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18879974258552576</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18879974258552576</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18879974258552576</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18879974258552576</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.18879974258552576</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18879974258552576</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18879974258552576</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18879974258552576</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18879974258552576</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.18879974258552576</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1940329216.3318417</v>
+        <v>1672104920.208709</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1928197093.5337918</v>
+        <v>1649661350.8088546</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1916140828.1739273</v>
+        <v>1635442008.973679</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1904159945.9452348</v>
+        <v>1629199921.1670296</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1892253975.5063581</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1630806368.1197274</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1640246824.7318807</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>1657619696.7261045</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>1683137780.1071181</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>1717132462.015258</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>1760060773.5656395</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1532860080.902155</v>
+        <v>1320962886.9648802</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1523275703.8916955</v>
+        <v>1303232467.1389952</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1513751254.2574027</v>
+        <v>1291999187.0892065</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>1504286357.2967355</v>
+        <v>1287067937.7219534</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>1494880640.650023</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1288337030.8145847</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1295794991.5381858</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1309519560.4136226</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1329678846.2846234</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1356534644.992054</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1390448011.1168554</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>19366347.07641786</v>
+        <v>16689211.274242684</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>19245256.851675</v>
+        <v>16465202.919901174</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>19124923.75694073</v>
+        <v>16323280.2467484</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>19005343.05817602</v>
+        <v>16260978.221954083</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>18886510.05094194</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16277012.103722153</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>16371236.917620722</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>16544634.847169178</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>16799329.800645135</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>17138629.339632683</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>17567095.0731235</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-102771814.7154188</v>
+        <f>-B6*B19</f>
+        <v>-88565000</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-102129222.58939648</v>
+        <f>-C6*C19</f>
+        <v>-91828720.39856623</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-101490648.34163748</v>
+        <f>-D6*D19</f>
+        <v>-95451290.06412995</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-100856066.84991404</v>
+        <f>-E6*E19</f>
+        <v>-99484220.07852116</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-103983895.33566938</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-109012900.55598876</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-114641473.97516218</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-120949136.23314402</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-128026547.29161628</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-135977651.7174788</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-14780292.155596726</v>
+        <v>220787092.10315356</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-14687876.745926645</v>
+        <v>17670013.07693659</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-14596039.17381524</v>
+        <v>11195008.766057212</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-14504775.826270305</v>
+        <v>4914448.820765383</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-14414083.112888834</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1264769.3491107037</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-7432551.784302355</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-13677809.881875131</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-20090604.083849303</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-26764302.19994471</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-33797824.80013935</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1434674321.1075573</v>
+        <v>1469874190.3422763</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1425703861.4080474</v>
+        <v>1245538962.7372665</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1416789490.4988909</v>
+        <v>1224066186.037882</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>1407930857.6787271</v>
+        <v>1208759144.6861517</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>1399127614.4389982</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1199365378.233527</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1195720776.1155152</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1197744911.4037545</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1205438435.7682753</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1218882424.8401258</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1238239629.6723607</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9543167972091892</v>
+        <v>0.9597760921802733</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8691159178899792</v>
+        <v>0.8841170840367639</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7915217262639918</v>
+        <v>0.8144222643741907</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7208551014333608</v>
+        <v>0.7502214770920581</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6564975540408489</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6910816284261023</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6366037653297799</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5864203841665119</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5401929515573232</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.49760962065969827</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.45838312747183796</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1369133803.1576319</v>
+        <v>1410750106.4033532</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1239101920.1469429</v>
+        <v>1101202275.7894475</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>1121419663.2723634</v>
+        <v>996906754.9768513</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>1014914141.2231576</v>
+        <v>906837070.9749775</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>918523856.6702102</v>
+        <v>828859378.667514</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>761200348.3581837</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>702382031.0788745</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>651169346.5383073</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>606527621.0534682</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>567588154.0087872</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>5663093384.470306</v>
+        <f>SUM(B15:K15)</f>
+        <v>8533423087.849764</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.01</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.010509574443692219</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.01101914888738444</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.011528723331076659</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.01203829777476888</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.012547872218461098</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.013057446662153319</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.013567021105845537</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.014076595549537756</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.014586169993229977</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.014586169993229977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>1399127614.4389982</v>
+        <f>Forecast!K13</f>
+        <v>1238239629.6723607</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>1494880640.650023</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>1390448011.1168554</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.08516000288945999</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-127304039.67715377</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-118410556.6443553</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1367576600.9728692</v>
+        <v>1272037454.4725</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>19193948847.636246</v>
+        <v>21524087904.09626</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>12600780470.858364</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>9866278729.4584</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>18263873855.32867</v>
+        <v>18399701817.308167</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>863593000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>19127466855.32867</v>
+        <v>19263294817.308167</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>6232.475352013252</v>
+        <v>6276.733404140817</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>1911140485.5573</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>1777627868.638763</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>17405286717.506004</v>
+        <v>15656252075.959702</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>11426528157.422367</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>7176561791.065864</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>17089621541.892673</v>
+        <v>15709984878.915627</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>863593000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>17953214541.892673</v>
+        <v>16573577878.915627</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>5849.8581107503005</v>
+        <v>5400.31863112272</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>6150.47</v>
+        <v>5958.56</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>6232.475352013252</v>
+        <v>6276.733404140817</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.013333184620565763</v>
+        <v>0.05339770081039985</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.078032</v>
+        <v>0.065576</v>
       </c>
       <c r="B5" s="31">
-        <v>7514.579128356001</v>
+        <v>8059.878888964432</v>
       </c>
       <c r="C5" s="31">
-        <v>7896.289108940556</v>
+        <v>8484.831811712002</v>
       </c>
       <c r="D5" s="31">
-        <v>8348.860817667924</v>
+        <v>9019.41234118051</v>
       </c>
       <c r="E5" s="31">
-        <v>8894.423791558062</v>
+        <v>9709.843045978407</v>
       </c>
       <c r="F5" s="31">
-        <v>9565.392721479193</v>
+        <v>10632.58103723667</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.088032</v>
+        <v>0.075576</v>
       </c>
       <c r="B6" s="31">
-        <v>6560.442258726481</v>
+        <v>6824.177232960085</v>
       </c>
       <c r="C6" s="31">
-        <v>6821.555056465743</v>
+        <v>7074.355714395707</v>
       </c>
       <c r="D6" s="31">
-        <v>7123.192906769577</v>
+        <v>7377.717640736674</v>
       </c>
       <c r="E6" s="31">
-        <v>7475.830647459683</v>
+        <v>7751.7667787369855</v>
       </c>
       <c r="F6" s="31">
-        <v>7893.893500209654</v>
+        <v>8222.634540435534</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.098032</v>
+        <v>0.085576</v>
       </c>
       <c r="B7" s="31">
-        <v>5835.888136757384</v>
+        <v>5938.708623385839</v>
       </c>
       <c r="C7" s="31">
-        <v>6021.812705247732</v>
+        <v>6093.46725650892</v>
       </c>
       <c r="D7" s="32">
-        <v>6232.449480737939</v>
+        <v>6276.713069033653</v>
       </c>
       <c r="E7" s="31">
-        <v>6473.247121285946</v>
+        <v>6496.134769953572</v>
       </c>
       <c r="F7" s="31">
-        <v>6751.383139518153</v>
+        <v>6762.461525788916</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.108032</v>
+        <v>0.095576</v>
       </c>
       <c r="B8" s="31">
-        <v>5266.8878272871325</v>
+        <v>5273.032763035493</v>
       </c>
       <c r="C8" s="31">
-        <v>5403.363841366504</v>
+        <v>5371.638826997945</v>
       </c>
       <c r="D8" s="31">
-        <v>5555.646696155361</v>
+        <v>5486.607656505876</v>
       </c>
       <c r="E8" s="31">
-        <v>5726.774922136612</v>
+        <v>5621.682106920733</v>
       </c>
       <c r="F8" s="31">
-        <v>5920.61915913781</v>
+        <v>5781.840788807817</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.118032</v>
+        <v>0.105576</v>
       </c>
       <c r="B9" s="31">
-        <v>4808.152460897766</v>
+        <v>4754.319314367377</v>
       </c>
       <c r="C9" s="31">
-        <v>4910.7412526056</v>
+        <v>4818.053200540894</v>
       </c>
       <c r="D9" s="31">
-        <v>5023.817545115756</v>
+        <v>4891.683598006241</v>
       </c>
       <c r="E9" s="31">
-        <v>5149.168330795047</v>
+        <v>4977.174723834678</v>
       </c>
       <c r="F9" s="31">
-        <v>5289.011036629898</v>
+        <v>5077.047419749258</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>10341845000</v>
       </c>
       <c r="C5" s="18">
         <v>10543571000</v>
       </c>
       <c r="D5" s="18">
         <v>9534889000</v>
       </c>
       <c r="E5" s="18">
         <v>10538287000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1689318000</v>
       </c>
       <c r="C6" s="18">
         <v>1993919000</v>
       </c>
       <c r="D6" s="18">
         <v>1803654000</v>
       </c>
       <c r="E6" s="18">
         <v>2250717000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>24510000</v>
       </c>
       <c r="C7" s="18">
         <v>18375000</v>
       </c>
       <c r="D7" s="18">
         <v>16916000</v>
       </c>
       <c r="E7" s="18">
         <v>17396000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>24508000</v>
       </c>
       <c r="C8" s="18">
         <v>29212000</v>
       </c>
       <c r="D8" s="18">
         <v>24877000</v>
       </c>
       <c r="E8" s="18">
         <v>18428000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>138862000</v>
       </c>
       <c r="C9" s="18">
         <v>297914000</v>
       </c>
       <c r="D9" s="18">
         <v>229349000</v>
       </c>
       <c r="E9" s="18">
         <v>12136000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>1052893000</v>
       </c>
       <c r="C10" s="18">
         <v>1020485000</v>
       </c>
       <c r="D10" s="18">
         <v>1014299000</v>
       </c>
       <c r="E10" s="18">
         <v>1007674000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>1916486000</v>
       </c>
       <c r="C11" s="18">
         <v>2610975000</v>
       </c>
       <c r="D11" s="18">
         <v>3162894000</v>
       </c>
       <c r="E11" s="18">
         <v>2522839000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>3069000</v>
       </c>
       <c r="C12" s="34">
         <v>3319000</v>
       </c>
       <c r="D12" s="34">
         <v>3435000</v>
       </c>
       <c r="E12" s="34">
         <v>3509000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="86" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="17" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>