--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="108">
   <si>
     <t>Omnicom Group Inc. (OMC)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 200bp, the spread for a B rating at 1.7x interest cover, capped at 200bp because one year's cover is too noisy to charge more. Book interest / average debt was lower, at 3.0%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -315,104 +336,104 @@
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
     <t>Adjusted: Reported capital expenditure averages just 0.71% of revenue, which is too low to be the company's real investment - property trusts and similar structures invest through lines that are not reported as capex. Capex has been set to 1.00% of revenue so the forecast is not handed free growth. Override it if the reported figure is right.</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 34.5x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 36.2x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -439,98 +460,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -851,1257 +872,1541 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.06523414722082599</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.11494399672195164</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.015287092548950977</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.01</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.01</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.2319189487410974</v>
+      <c r="B11" s="5">
+        <v>-0.11321329354641974</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.17736790128266172</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.008928279264892189</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.80101</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.09293005</v>
+        <v>0.082822723</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.06894</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>21006669824</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>22293352448</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>10733500000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.6618323071515523</v>
+        <v>0.6750068745757821</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.3381676928484477</v>
+        <v>0.3249931254242179</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.07485639021317579</v>
+        <v>0.07360587798881475</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>17271900000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>3852400000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>313100000</v>
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
+        <v>204900000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.06523414722082599</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.5</v>
+      </c>
+      <c r="C5" s="5">
+        <v>-0.03508815379616226</v>
+      </c>
+      <c r="D5" s="5">
+        <v>-0.027577134571641976</v>
+      </c>
+      <c r="E5" s="5">
+        <v>-0.020066115347121695</v>
+      </c>
+      <c r="F5" s="5">
+        <v>-0.01255509612260141</v>
+      </c>
+      <c r="G5" s="5">
+        <v>-0.005044076898081128</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.0024669423264391532</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.009977961550959438</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.017488980775479716</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>18398617667.383385</v>
+        <v>25907850000</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>19598835800.95716</v>
+        <v>24998791374.672096</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>20877349140.953594</v>
+        <v>24309396340.80436</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>22239265208.395145</v>
+        <v>23821601189.810883</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>23690024709.08259</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>23522518697.07853</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>23403869303.933914</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>23461605299.72224</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>23695704295.326656</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>24110118012.209076</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>24712870962.5143</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.11494399672195164</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.11494399672195164</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.11494399672195164</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.11494399672195164</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.11494399672195164</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.11494399672195164</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.11494399672195164</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.11494399672195164</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.11494399672195164</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.11494399672195164</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>2114810648.8481574</v>
+        <v>2977951825.472815</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>2252768518.0592885</v>
+        <v>2873460993.8230624</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>2399725951.22081</v>
+        <v>2794219173.3100395</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>2556270027.2123847</v>
+        <v>2738150049.0732613</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>2723026122.5037427</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2703772312.009041</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>2690134276.5523643</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>2696770682.6629963</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>2723678956.8463626</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>2771313325.761227</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>2840596158.9052577</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1670700412.5900445</v>
+        <v>2352581942.123524</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1779687129.266838</v>
+        <v>2270034185.120219</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>1895783501.4644399</v>
+        <v>2207433146.9149313</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>2019453321.497784</v>
+        <v>2163138538.7678766</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>2151190636.777957</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2135980126.4871423</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>2125206078.476368</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>2130448839.3037672</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>2151706375.9086266</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>2189337527.3513694</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>2244070965.535154</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>281261371.0540543</v>
+        <v>396055700.6943396</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>299609216.74092585</v>
+        <v>382158837.3565298</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>319153968.49451977</v>
+        <v>371619991.67100644</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>339973705.4614021</v>
+        <v>364163022.0528397</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>362151600.21468097</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>359590920.30666924</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>357777116.05279064</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>358659731.5638126</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>362238424.5752338</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>368573605.41877013</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>377787945.55423933</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-183986176.67383385</v>
+        <f>-B6*B19</f>
+        <v>-259078500</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-195988358.0095716</v>
+        <f>-C6*C19</f>
+        <v>-284529034.7153695</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-208773491.40953594</v>
+        <f>-D6*D19</f>
+        <v>-310271115.0629251</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-222392652.08395147</v>
+        <f>-E6*E19</f>
+        <v>-336959762.6697342</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-365230538.28969383</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-395725685.95145655</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-429119091.4755028</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-466141455.6573216</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-507607025.25566316</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-554443262.2947937</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-261307176.94757602</v>
+        <v>977704342.4022036</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-278353327.7984322</v>
+        <v>-102917521.00015277</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-296511469.76344204</v>
+        <v>-78048682.33871207</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-315854142.63465405</v>
+        <v>-55224895.61994463</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-336458618.2755911</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-33860114.04430285</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-13432688.575185878</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>6536482.239378635</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>26503118.30828476</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>46917141.77907225</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>68239646.69887602</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1506668430.0226889</v>
+        <v>3467263485.2200675</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1604954660.1997602</v>
+        <v>2264746466.7612267</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>1709652508.7859817</v>
+        <v>2190733341.1843</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>1821180232.2405806</v>
+        <v>2135116902.5310378</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>1939983371.626221</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2096480394.459815</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>2073824820.0025163</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>2066525961.631456</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>2074306463.1348238</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>2097221249.2935488</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>2135655295.4934754</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9645500738557065</v>
+        <v>0.9651116536002418</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8973757635328452</v>
+        <v>0.8989440849636412</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8348796841174931</v>
+        <v>0.8373129314899364</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7767360288493161</v>
+        <v>0.7799071788415263</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7226416811786982</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7264371356670718</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6766329717083014</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6302433561334795</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5870341892260444</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5467874210280362</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5092999509767334</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1453257145.4544458</v>
+        <v>3346296395.6884766</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>1440247413.6323578</v>
+        <v>2035880440.2373104</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>1427354146.48592</v>
+        <v>1834329356.0197692</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>1414576301.4094238</v>
+        <v>1665192999.9498398</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>1401912845.1306915</v>
+        <v>1522961212.7335608</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>1403218250.7607358</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>1302414257.5955749</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>1217688812.792695</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>1146734198.2264159</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>1087689137.2980282</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>7137347852.112839</v>
+        <f>SUM(B15:K15)</f>
+        <v>16562405061.30241</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.01</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.011381711637613185</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.01276342327522637</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.014145134912839554</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.01552684655045274</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.016908558188065925</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.01829026982567911</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.019671981463292295</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.02105369310090548</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.022435404738518665</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.022435404738518665</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>1939983371.626221</v>
+        <f>Forecast!K13</f>
+        <v>2135655295.4934754</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>2270196587.395595</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>2368215145.9444504</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.1409499679435167</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-319984136.21889013</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-333799848.904221</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>1950212451.176705</v>
+        <v>2034415297.0402293</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>40094514542.84882</v>
+        <v>42901718182.02937</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>28973967395.288036</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>21849842966.925194</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>36111315247.40088</v>
+        <v>38412248028.2276</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-3852400000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>32258915247.40088</v>
+        <v>34559848028.2276</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>103.0307098288115</v>
+        <v>168.6669010650444</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>3085177722.718424</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>3218384104.459497</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>61703554454.36848</v>
+        <v>64367682089.18994</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>44589560325.606186</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>32782457332.5104</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>51726908177.719025</v>
+        <v>49344862393.812805</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-3852400000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>47874508177.719025</v>
+        <v>45492462393.812805</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>152.9048488588918</v>
+        <v>222.0227544842011</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>76.57</v>
+        <v>81.26</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>103.0307098288115</v>
+        <v>168.6669010650444</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.34557541894751864</v>
+        <v>1.075644856818169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.054856</v>
+        <v>0.053606</v>
       </c>
       <c r="B5" s="31">
-        <v>144.51358227667092</v>
+        <v>240.19777749249786</v>
       </c>
       <c r="C5" s="31">
-        <v>159.62655628180477</v>
+        <v>259.2242040226065</v>
       </c>
       <c r="D5" s="31">
-        <v>179.7476494673932</v>
+        <v>285.22118595128836</v>
       </c>
       <c r="E5" s="31">
-        <v>207.89914167358822</v>
+        <v>322.6180349356902</v>
       </c>
       <c r="F5" s="31">
-        <v>250.14751080677067</v>
+        <v>380.6052274799396</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.064856</v>
+        <v>0.063606</v>
       </c>
       <c r="B6" s="31">
-        <v>112.87506973080947</v>
+        <v>190.27715484296414</v>
       </c>
       <c r="C6" s="31">
-        <v>121.2822341224212</v>
+        <v>199.76715963261594</v>
       </c>
       <c r="D6" s="31">
-        <v>131.76013133302862</v>
+        <v>211.93906983803856</v>
       </c>
       <c r="E6" s="31">
-        <v>145.1998846207491</v>
+        <v>227.989950901015</v>
       </c>
       <c r="F6" s="31">
-        <v>163.08956476387482</v>
+        <v>249.9538013835011</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.074856</v>
+        <v>0.073606</v>
       </c>
       <c r="B7" s="31">
-        <v>91.82860984812035</v>
+        <v>157.322706340573</v>
       </c>
       <c r="C7" s="31">
-        <v>96.9330070981987</v>
+        <v>162.38931569393023</v>
       </c>
       <c r="D7" s="32">
-        <v>103.03160583355495</v>
+        <v>168.6664808786091</v>
       </c>
       <c r="E7" s="31">
-        <v>110.45687043530133</v>
+        <v>176.5706202193774</v>
       </c>
       <c r="F7" s="31">
-        <v>119.70809807314507</v>
+        <v>186.7338792983037</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.084856</v>
+        <v>0.083606</v>
       </c>
       <c r="B8" s="31">
-        <v>76.82441218383309</v>
+        <v>133.91970988840066</v>
       </c>
       <c r="C8" s="31">
-        <v>80.10455098437531</v>
+        <v>136.6832688360528</v>
       </c>
       <c r="D8" s="31">
-        <v>83.90902506963047</v>
+        <v>140.05048640076643</v>
       </c>
       <c r="E8" s="31">
-        <v>88.3812103560106</v>
+        <v>144.1902779885768</v>
       </c>
       <c r="F8" s="31">
-        <v>93.72199877260888</v>
+        <v>149.34106293755835</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.094856</v>
+        <v>0.093606</v>
       </c>
       <c r="B9" s="31">
-        <v>65.59173805035287</v>
+        <v>116.42619608312656</v>
       </c>
       <c r="C9" s="31">
-        <v>67.78219496466406</v>
+        <v>117.89683948306988</v>
       </c>
       <c r="D9" s="31">
-        <v>70.26675834851723</v>
+        <v>119.68882834398437</v>
       </c>
       <c r="E9" s="31">
-        <v>73.11344961925444</v>
+        <v>121.87794454045046</v>
       </c>
       <c r="F9" s="31">
-        <v>76.41301854804742</v>
+        <v>124.56583142013346</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>17271900000</v>
       </c>
       <c r="C5" s="18">
         <v>15689100000</v>
       </c>
       <c r="D5" s="18">
         <v>14692200000</v>
       </c>
       <c r="E5" s="18">
         <v>14289100000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>444700000</v>
       </c>
       <c r="C6" s="18">
         <v>2274600000</v>
       </c>
       <c r="D6" s="18">
         <v>2104700000</v>
       </c>
       <c r="E6" s="18">
         <v>2083300000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>276700000</v>
       </c>
       <c r="C7" s="18">
         <v>241700000</v>
       </c>
       <c r="D7" s="18">
         <v>211100000</v>
       </c>
       <c r="E7" s="18">
         <v>219400000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>149800000</v>
       </c>
       <c r="C8" s="18">
         <v>140600000</v>
       </c>
       <c r="D8" s="18">
         <v>78400000</v>
       </c>
       <c r="E8" s="18">
         <v>78200000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>-712100000</v>
       </c>
       <c r="C9" s="18">
         <v>231200000</v>
       </c>
       <c r="D9" s="18">
         <v>462900000</v>
       </c>
       <c r="E9" s="18">
         <v>844000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>10733500000</v>
       </c>
       <c r="C10" s="18">
         <v>6870800000</v>
       </c>
       <c r="D10" s="18">
         <v>6503500000</v>
       </c>
       <c r="E10" s="18">
         <v>6494100000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>6881100000</v>
       </c>
       <c r="C11" s="18">
         <v>4339400000</v>
       </c>
       <c r="D11" s="18">
         <v>4432000000</v>
       </c>
       <c r="E11" s="18">
         <v>4342500000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
-        <v>313100000</v>
+        <v>204900000</v>
       </c>
       <c r="C12" s="34">
         <v>198600000</v>
       </c>
       <c r="D12" s="34">
         <v>201400000</v>
       </c>
       <c r="E12" s="34">
         <v>207000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="17" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="B17" s="35"/>
       <c r="C17" s="35"/>
       <c r="D17" s="35"/>
       <c r="E17" s="35"/>
       <c r="F17" s="35"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="36" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>