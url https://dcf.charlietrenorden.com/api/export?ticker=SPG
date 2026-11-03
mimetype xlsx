--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>Simon Property Group, Inc. (SPG)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
-    <t>Floored at WACC (reported ROIC below cost of capital)</t>
+    <t>From reported invested capital</t>
+  </si>
+  <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
   </si>
   <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 89bp, the spread for a A- rating at 3.3x interest cover. Book interest / average debt was lower, at 3.6%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Current EV/EBITDA of 22.5x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Current EV/EBITDA of 23.5x sits outside a defensible 3-20x band, so the exit multiple is capped at 20.0x. A multiple that far out usually means EBITDA is the wrong denominator for this business.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.0634817964117913</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.04840141849209001</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.500452694645315</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.019394022622694174</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.23802332797877435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.13413249522200357</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.13413249522200357</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.0016945049624788188</v>
+      <c r="B11" s="5">
+        <v>-0.15340931462361274</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
-[...2 lines deleted...]
-      <c r="C14" s="8" t="s">
+      <c r="B14" s="5">
+        <v>0.09377280014323272</v>
+      </c>
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.23802332797877435</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.2231100000000001</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.1164772</v>
+        <v>0.100677553</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05784</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>77944299520</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>82663014400</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>29186714000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.7275605537461735</v>
+        <v>0.7390542255442795</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.27243944625382654</v>
+        <v>0.26094577445572054</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.09809666048930768</v>
+        <v>0.08920655856406826</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>6364505000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>28363567000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>326367000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.0634817964117913</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.04840141849209001</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.04187056760094032</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.039761746650822785</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.03765292570070524</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.0355441047505877</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.03343528380047016</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.03132646285035262</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.029217641900235083</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.027108820950117542</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>6768535210.671828</v>
+        <v>6672556069.999999</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>7198213984.921739</v>
+        <v>6951939779.999999</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>7655169539.641049</v>
+        <v>7228361048.264136</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>8141133453.854289</v>
+        <v>7500529989.752297</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>8657947230.33309</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7767129613.392978</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>8026825796.331808</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>8278277856.446849</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>8520149614.407158</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>8751120824.772335</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>8969898845.391644</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.500452694645315</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.500452694645315</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.500452694645315</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.500452694645315</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.500452694645315</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.500452694645315</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.500452694645315</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.500452694645315</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.500452694645315</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.500452694645315</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>3387331684.982412</v>
+        <v>3339298665.403453</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>3602365585.3876753</v>
+        <v>3479116995.912958</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>3831050224.080099</v>
+        <v>3617452764.473021</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>4074252174.4484997</v>
+        <v>3753660444.6395345</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>4332893021.517137</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3887080944.68194</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>4017046599.22278</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>4142886460.281468</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>4263931833.311304</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>4379521997.924047</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>4489010047.8721485</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>3321637697.653294</v>
+        <v>3274536231.542686</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>3532501225.7294517</v>
+        <v>3411642922.1872225</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>3756750749.365612</v>
+        <v>3547295803.722304</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>3995236035.6066847</v>
+        <v>3680861869.058283</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>4248860796.2361193</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3811694808.904535</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>3939139906.601037</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>4062539226.547516</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>4181237042.874439</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>4294585449.219722</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>4401950085.450214</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>1611069276.385623</v>
+        <v>1588224001.9063714</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>1713342848.1944273</v>
+        <v>1654723842.3436282</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>1822108930.0671046</v>
+        <v>1720518552.5399716</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>1937779678.2057314</v>
+        <v>1785301109.765444</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>2060793413.228494</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1848758039.4222875</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>1910571789.1487725</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>1970423245.3244734</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>2027994366.0982628</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>2082970902.2566679</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>2135045174.8130846</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-907880516.8054019</v>
+        <f>-B6*B19</f>
+        <v>-895006595.1778258</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-965514402.9394743</v>
+        <f>-C6*C19</f>
+        <v>-1113791368.7608683</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-1026806991.6995304</v>
+        <f>-D6*D19</f>
+        <v>-1346597214.2056165</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-1091990544.1008039</v>
+        <f>-E6*E19</f>
+        <v>-1592918407.0848434</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-1852108195.8215034</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-2123377905.528882</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-2405797776.5191755</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-2698299612.270007</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-2999681284.916357</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-3308613117.4165053</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-684631.1969747756</v>
+        <v>47257903.5177704</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-728092.8152382892</v>
+        <v>42860063.46810218</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-774313.4551041335</v>
+        <v>42405597.31179109</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-823468.2642199656</v>
+        <v>41753250.775532946</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-875743.508920747</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40898865.54162987</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>39839813.43501432</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>38575088.20294388</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>37105380.615499355</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>35433135.0799081</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>33562586.19791873</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>4024141826.036541</v>
+        <v>4015011541.789002</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>4279601578.169166</v>
+        <v>3995435459.2380843</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>4551278374.278082</v>
+        <v>3963622739.36845</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>4840201701.447392</v>
+        <v>3914997822.5144157</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>5147466400.45068</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3849243518.0469484</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>3766173603.6559415</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>3665739783.5557575</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>3548037177.3181944</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>3413308201.6399407</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>3261944729.0447125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.954288553561125</v>
+        <v>0.9581750899103489</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8690387539616938</v>
+        <v>0.8797000737615263</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7914046051050311</v>
+        <v>0.8076522004432839</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7207057753480319</v>
+        <v>0.7415050837630234</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6563227093568322</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6807754488189738</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.625019601164043</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5738301851469054</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5268332077465655</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.48368530615634986</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.44407123915412877</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>3840192482.4932346</v>
+        <v>3847084045.0447655</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>3719139622.9446306</v>
+        <v>3514784868.2011604</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>3601902664.5186133</v>
+        <v>3201228627.1779656</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>3488361320.082506</v>
+        <v>2902990788.315606</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>3378399094.2670507</v>
+        <v>2620470483.611937</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>2353932323.671583</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>2103512138.6981773</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>1869223807.330614</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>1650967022.5161946</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>1448535837.8791642</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>18027995184.306034</v>
+        <f>SUM(B15:K15)</f>
+        <v>25512729942.44717</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.13413249522200357</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.16021303463604925</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.1862935740500949</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.21237411346414056</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.23845465287818624</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.2645351922922319</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.2906157317062775</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.3166962711203233</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.3427768105343689</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.36885734994841457</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.36885734994841457</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>5147466400.45068</v>
+        <f>Forecast!K13</f>
+        <v>3261944729.0447125</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>4248860796.2361193</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>4401950085.450214</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
-        <v>0.2548506735631938</v>
+        <v>0.2666018286946097</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-1082825035.7970228</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-1173567942.6034205</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>3166035760.4390965</v>
+        <v>3228382142.846794</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>44395826467.67793</v>
+        <v>51538219310.04134</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>29137989111.402145</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>22886640912.80731</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>47165984295.708176</v>
+        <v>48399370855.25448</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-28363567000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>18802417295.708176</v>
+        <v>20035803855.25448</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>57.61126981498796</v>
+        <v>61.390409738896636</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>6393686434.74563</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>6624055222.685233</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>127873728694.9126</v>
+        <v>132481104453.70467</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>83926432072.60555</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>58831048219.2642</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>101954427256.91158</v>
+        <v>84343778161.71136</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-28363567000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>73590860256.91158</v>
+        <v>55980211161.711365</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>225.4849916104005</v>
+        <v>171.52534159921612</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>205.32</v>
+        <v>217.75</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>57.61126981498796</v>
+        <v>61.390409738896636</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.7194074137201054</v>
+        <v>-0.7180693008546652</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.078097</v>
+        <v>0.069207</v>
       </c>
       <c r="B5" s="31">
-        <v>96.29929721920834</v>
+        <v>114.19105598869001</v>
       </c>
       <c r="C5" s="31">
-        <v>99.0756961706822</v>
+        <v>116.20426292240938</v>
       </c>
       <c r="D5" s="31">
-        <v>102.2817841535668</v>
+        <v>119.06579894711267</v>
       </c>
       <c r="E5" s="31">
-        <v>106.05156818433217</v>
+        <v>123.10022182964677</v>
       </c>
       <c r="F5" s="31">
-        <v>110.58124383849903</v>
+        <v>128.82185036053585</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.088097</v>
+        <v>0.079207</v>
       </c>
       <c r="B6" s="31">
-        <v>73.43605466183318</v>
+        <v>85.13659926666523</v>
       </c>
       <c r="C6" s="31">
-        <v>74.49980339620001</v>
+        <v>84.93561126317148</v>
       </c>
       <c r="D6" s="31">
-        <v>75.65690197289707</v>
+        <v>85.0005519090543</v>
       </c>
       <c r="E6" s="31">
-        <v>76.93145228419007</v>
+        <v>85.41248547851556</v>
       </c>
       <c r="F6" s="31">
-        <v>78.35663466077446</v>
+        <v>86.28915110458122</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.098097</v>
+        <v>0.089207</v>
       </c>
       <c r="B7" s="31">
-        <v>56.73977653098049</v>
+        <v>63.83184195798754</v>
       </c>
       <c r="C7" s="31">
-        <v>57.1752857661813</v>
+        <v>62.58660165104957</v>
       </c>
       <c r="D7" s="32">
-        <v>57.6107950013821</v>
+        <v>61.38952650471002</v>
       </c>
       <c r="E7" s="31">
-        <v>58.046304236582905</v>
+        <v>60.25281908638465</v>
       </c>
       <c r="F7" s="31">
-        <v>58.48181347178373</v>
+        <v>59.193184174426946</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.108097</v>
+        <v>0.099207</v>
       </c>
       <c r="B8" s="31">
-        <v>44.15205486940965</v>
+        <v>48.391354431653916</v>
       </c>
       <c r="C8" s="31">
-        <v>44.53147696686074</v>
+        <v>46.999565972650814</v>
       </c>
       <c r="D8" s="31">
-        <v>44.91089906431171</v>
+        <v>45.607777513647704</v>
       </c>
       <c r="E8" s="31">
-        <v>45.29032116176276</v>
+        <v>44.21598905464463</v>
       </c>
       <c r="F8" s="31">
-        <v>45.66974325921375</v>
+        <v>42.8242005956415</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.118097</v>
+        <v>0.109207</v>
       </c>
       <c r="B9" s="31">
-        <v>33.67984094669208</v>
+        <v>36.55206185929232</v>
       </c>
       <c r="C9" s="31">
-        <v>34.013374655136</v>
+        <v>35.353458499084894</v>
       </c>
       <c r="D9" s="31">
-        <v>34.346908363579935</v>
+        <v>34.154855138877444</v>
       </c>
       <c r="E9" s="31">
-        <v>34.68044207202387</v>
+        <v>32.956251778670044</v>
       </c>
       <c r="F9" s="31">
-        <v>35.01397578046781</v>
+        <v>31.75764841846262</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>6364505000</v>
       </c>
       <c r="C5" s="18">
         <v>5963798000</v>
       </c>
       <c r="D5" s="18">
         <v>5658836000</v>
       </c>
       <c r="E5" s="18">
         <v>5291447000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>3175396000</v>
       </c>
       <c r="C6" s="18">
         <v>3092796000</v>
       </c>
       <c r="D6" s="18">
         <v>2807022000</v>
       </c>
       <c r="E6" s="18">
         <v>2583553000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>1554346000</v>
       </c>
       <c r="C7" s="18">
         <v>1359861000</v>
       </c>
       <c r="D7" s="18">
         <v>1333584000</v>
       </c>
       <c r="E7" s="18">
         <v>1292113000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>934346000</v>
       </c>
       <c r="C8" s="18">
         <v>755584000</v>
       </c>
       <c r="D8" s="18">
         <v>793283000</v>
       </c>
       <c r="E8" s="18">
         <v>650024000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>679000</v>
       </c>
       <c r="C9" s="18">
         <v>72479000</v>
       </c>
       <c r="D9" s="18">
         <v>-258134000</v>
       </c>
       <c r="E9" s="18">
         <v>-148886000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>29186714000</v>
       </c>
       <c r="C10" s="18">
         <v>24784778000</v>
       </c>
       <c r="D10" s="18">
         <v>26518284000</v>
       </c>
       <c r="E10" s="18">
         <v>25458239000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>823147000</v>
       </c>
       <c r="C11" s="18">
         <v>1400345000</v>
       </c>
       <c r="D11" s="18">
         <v>2168991000</v>
       </c>
       <c r="E11" s="18">
         <v>621628000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>326367000</v>
       </c>
       <c r="C12" s="34">
         <v>326097000</v>
       </c>
       <c r="D12" s="34">
         <v>326808000</v>
       </c>
       <c r="E12" s="34">
-        <v>327817000</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>327816695</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="38" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>