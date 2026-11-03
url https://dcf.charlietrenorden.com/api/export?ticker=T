--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>AT&amp;T Inc. (T)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The rest of D&amp;A is amortisation of acquired intangibles, which runs off</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 89bp, the spread for a A- rating at 3.7x interest cover. Book interest / average debt was lower, at 4.6%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,101 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -433,95 +454,95 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -842,1237 +863,1521 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>0.013367419328691454</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.0348307692124028</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.19682298362141637</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.15926915923628338</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.1599702128180352</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.1599702128180352</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>-0.4350918790752816</v>
+      <c r="B11" s="5">
+        <v>-0.131830062604816</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>6.7746064315913355</v>
+        <v>6.124676224730854</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.08050972585133949</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.13896316774884312</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>0.6261399999999999</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.08401235000000001</v>
+        <v>0.075425722</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05784</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>174050590720</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>144227893248</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>155043000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.5288787008559095</v>
+        <v>0.4819309077561416</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.4711212991440905</v>
+        <v>0.5180690922438584</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.06303419012351708</v>
+        <v>0.06002242854497636</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>125648000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>136809000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>7179000000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>0.013367419328691454</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.0348307692124028</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.0006321902625598952</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.0036781664797399085</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.006724142696919922</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.009770118914099936</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.012816095131279948</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.01586207134845996</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.018908047565639977</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02195402378281999</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>127327589503.81142</v>
+        <v>130024416489.99998</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>129029630784.82036</v>
+        <v>130106616660</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>130754423965.34729</v>
+        <v>130585170456.19118</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>132502273179.5736</v>
+        <v>131463243776.44023</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>134273486627.16978</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>132747655300.96936</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>134448961879.76094</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>136581600905.82407</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>139164092312.34265</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>142219304104.68237</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>145774786707.2994</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19682298362141637</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19682298362141637</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19682298362141637</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19682298362141637</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.19682298362141637</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19682298362141637</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19682298362141637</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19682298362141637</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19682298362141637</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.19682298362141637</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>25060996063.4631</v>
+        <v>25591793597.195488</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>25395996906.6381</v>
+        <v>25607972479.909077</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>25735475846.55928</v>
+        <v>25702162865.89878</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>26079492743.82365</v>
+        <v>25874987876.628563</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>26428108259.209908</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>26127789585.084118</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>26462645821.97662</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>26882398198.073837</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>27390691861.881493</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>27992027762.445133</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>28691828456.506256</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>19798186890.13585</v>
+        <v>20217516941.784435</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>20062837556.2441</v>
+        <v>20230298259.12817</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>20331025918.781834</v>
+        <v>20304708664.06004</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>20602799267.620686</v>
+        <v>20441240422.536564</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>20878205524.77583</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>20640953772.216454</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>20905490199.36153</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>21237094576.478333</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>21638646570.88638</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>22113701932.331657</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>22666544480.639942</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>20279358127.854664</v>
+        <v>20708879494.550636</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>20550440811.666405</v>
+        <v>20721971446.51562</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>20825147171.385406</v>
+        <v>20798190307.28432</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>21103525646.207027</v>
+        <v>20938040306.7482</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>21385625322.83367</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>21142607450.373344</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>21413573118.78064</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>21753236743.4162</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>22164547978.467342</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>22651148991.922066</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>23217427716.720116</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-20368621590.532135</v>
+        <f>-B6*B19</f>
+        <v>-20800033577.446144</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-20640897496.480217</v>
+        <f>-C6*C19</f>
+        <v>-21279503962.730175</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-20916813028.636208</v>
+        <f>-D6*D19</f>
+        <v>-21825809533.066456</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-21196416839.409824</v>
+        <f>-E6*E19</f>
+        <v>-22443752543.9307</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-23138817343.687626</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-23917251023.719734</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-24786156246.313873</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-25753598168.214302</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-26828727693.52583</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-28021923664.963173</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>730775753.288429</v>
+        <v>576943259.8614471</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>740544339.2178798</v>
+        <v>10836453.55722853</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>750443505.9316941</v>
+        <v>63087776.91165527</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>760474998.9579766</v>
+        <v>115756460.78005143</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>770640587.1580347</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>169324051.68902224</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>224283352.79207933</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>281145936.3193757</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>340450003.7977444</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>402768761.8551176</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>468719494.09333783</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>20439699180.746803</v>
+        <v>20703306118.75037</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>20712925210.64817</v>
+        <v>19683602196.470844</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>20989803567.462723</v>
+        <v>19340177215.18956</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>21270383073.375866</v>
+        <v>19051284646.134113</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>21554713203.199577</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18814067930.591194</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>18626095647.21451</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>18485321009.900032</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>18390046384.937164</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>18338891992.58301</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>18330768026.490227</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9698987141650638</v>
+        <v>0.9712755867992686</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.9123871303258538</v>
+        <v>0.9162783358579263</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8582857812125884</v>
+        <v>0.864395234651442</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.807392451895514</v>
+        <v>0.815449948392074</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.7595169180792772</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7692761270262828</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.7257168398617923</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6846240422081789</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.6458580722182621</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.6092871762202139</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.5747870609271377</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>19824437953.327034</v>
+        <v>20108615799.174152</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>18898206393.597317</v>
+        <v>18035658264.27173</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>18015249952.398518</v>
+        <v>16717557022.12425</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>17173546742.36978</v>
+        <v>15535369081.492773</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>16371169342.17685</v>
+        <v>14473213311.254585</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>13517271272.06</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>12655495191.313536</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>11877359906.179937</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>11173651717.168394</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>10536288278.483465</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>90282610383.86949</v>
+        <f>SUM(B15:K15)</f>
+        <v>144630479843.5228</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.1599702128180352</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.1635543564885609</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.16713850015908657</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.17072264382961228</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.17430678750013795</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.17789093117066365</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.18147507484118933</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.18505921851171503</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.1886433621822407</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.1922275058527664</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.1922275058527664</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>21554713203.199577</v>
+        <f>Forecast!K13</f>
+        <v>18330768026.490227</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>23032184983.163612</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>25005024727.229797</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.31052148961682324</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-7151988390.102192</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-7764597526.204896</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>15880196593.06142</v>
+        <v>17240427201.024902</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>427962353215.023</v>
+        <v>504574885729.48566</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>325044647567.82935</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>290023115586.0974</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>415327257951.69885</v>
+        <v>434653595429.62024</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-136809000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>278518257951.69885</v>
+        <v>297844595429.62024</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>38.796247102897176</v>
+        <v>41.48831249890239</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>47813733582.04358</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>51909256173.22637</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>323919227043.30707</v>
+        <v>317927387127.62286</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>246022133030.55426</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>182740548435.33066</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>336304743414.42377</v>
+        <v>327371028278.85345</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-136809000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>199495743414.42377</v>
+        <v>190562028278.85345</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>27.78879278651954</v>
+        <v>26.544369449624384</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>25.4</v>
+        <v>21.41</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>38.796247102897176</v>
+        <v>41.48831249890239</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>0.5274113032636685</v>
+        <v>0.9378006772023535</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.043034</v>
+        <v>0.040022</v>
       </c>
       <c r="B5" s="31">
-        <v>72.30422220606309</v>
+        <v>83.65240894449917</v>
       </c>
       <c r="C5" s="31">
-        <v>82.44706505077153</v>
+        <v>95.53828522305962</v>
       </c>
       <c r="D5" s="31">
-        <v>98.12279451226209</v>
+        <v>115.76077501579339</v>
       </c>
       <c r="E5" s="31">
-        <v>125.69885721104517</v>
+        <v>156.79734816031774</v>
       </c>
       <c r="F5" s="31">
-        <v>187.39394851174467</v>
+        <v>280.8167123979431</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.053034</v>
+        <v>0.050022</v>
       </c>
       <c r="B6" s="31">
-        <v>49.02111265865732</v>
+        <v>55.09502787141631</v>
       </c>
       <c r="C6" s="31">
-        <v>52.81532632934276</v>
+        <v>58.63580680038542</v>
       </c>
       <c r="D6" s="31">
-        <v>57.906645807383455</v>
+        <v>63.832054723014025</v>
       </c>
       <c r="E6" s="31">
-        <v>65.1397609907706</v>
+        <v>71.92400912331439</v>
       </c>
       <c r="F6" s="31">
-        <v>76.29613664495815</v>
+        <v>85.80313566265498</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.063034</v>
+        <v>0.060022</v>
       </c>
       <c r="B7" s="31">
-        <v>35.416179870099164</v>
+        <v>39.20039620068956</v>
       </c>
       <c r="C7" s="31">
-        <v>36.92755455755684</v>
+        <v>40.1307493253945</v>
       </c>
       <c r="D7" s="32">
-        <v>38.79651528163874</v>
+        <v>41.48899799096501</v>
       </c>
       <c r="E7" s="31">
-        <v>41.18543385772793</v>
+        <v>43.488933187774265</v>
       </c>
       <c r="F7" s="31">
-        <v>44.372521307444906</v>
+        <v>46.515228321968095</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.073034</v>
+        <v>0.070022</v>
       </c>
       <c r="B8" s="31">
-        <v>26.487150315987574</v>
+        <v>29.066033296531796</v>
       </c>
       <c r="C8" s="31">
-        <v>27.01038682104481</v>
+        <v>28.99248997816765</v>
       </c>
       <c r="D8" s="31">
-        <v>27.61234845406299</v>
+        <v>29.021939278401657</v>
       </c>
       <c r="E8" s="31">
-        <v>28.32047577179761</v>
+        <v>29.192982198657337</v>
       </c>
       <c r="F8" s="31">
-        <v>29.176638818702198</v>
+        <v>29.566263599317455</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.083034</v>
+        <v>0.080022</v>
       </c>
       <c r="B9" s="31">
-        <v>20.36209234114551</v>
+        <v>22.035547241911647</v>
       </c>
       <c r="C9" s="31">
-        <v>20.49701839620772</v>
+        <v>21.541210324135754</v>
       </c>
       <c r="D9" s="31">
-        <v>20.631944451269945</v>
+        <v>21.0494271452487</v>
       </c>
       <c r="E9" s="31">
-        <v>20.766870506332157</v>
+        <v>20.560963489971886</v>
       </c>
       <c r="F9" s="31">
-        <v>20.90179656139437</v>
+        <v>20.07692532548034</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>125648000000</v>
       </c>
       <c r="C5" s="18">
         <v>122336000000</v>
       </c>
       <c r="D5" s="18">
         <v>122428000000</v>
       </c>
       <c r="E5" s="18">
         <v>120741000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>25000000000</v>
       </c>
       <c r="C6" s="18">
         <v>24124000000</v>
       </c>
       <c r="D6" s="18">
         <v>24654000000</v>
       </c>
       <c r="E6" s="18">
         <v>22911000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>20886000000</v>
       </c>
       <c r="C7" s="18">
         <v>20580000000</v>
       </c>
       <c r="D7" s="18">
         <v>18777000000</v>
       </c>
       <c r="E7" s="18">
         <v>18021000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>20842000000</v>
       </c>
       <c r="C8" s="18">
         <v>20263000000</v>
       </c>
       <c r="D8" s="18">
         <v>17853000000</v>
       </c>
       <c r="E8" s="18">
         <v>19626000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>-240000000</v>
       </c>
       <c r="C9" s="18">
         <v>619000000</v>
       </c>
       <c r="D9" s="18">
         <v>-734000000</v>
       </c>
       <c r="E9" s="18">
         <v>1849000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>155043000000</v>
       </c>
       <c r="C10" s="18">
         <v>140923000000</v>
       </c>
       <c r="D10" s="18">
         <v>154899000000</v>
       </c>
       <c r="E10" s="18">
         <v>154679000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>18234000000</v>
       </c>
       <c r="C11" s="18">
         <v>3298000000</v>
       </c>
       <c r="D11" s="18">
         <v>6722000000</v>
       </c>
       <c r="E11" s="18">
         <v>3701000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>7179000000</v>
       </c>
       <c r="C12" s="34">
         <v>7204000000</v>
       </c>
       <c r="D12" s="34">
         <v>7258000000</v>
       </c>
       <c r="E12" s="34">
         <v>7587000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">