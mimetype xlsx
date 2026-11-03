--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="107">
   <si>
     <t>United Parcel Service, Inc. (UPS)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Floored at the risk-free rate (implied cost of debt was lower)</t>
+    <t>Risk-free + 55bp, the spread for a AA rating at 7.7x interest cover. Book interest / average debt was lower, at 3.7%.</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2025-12-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY26</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
+    <t>FY31</t>
+  </si>
+  <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,104 +333,104 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Adjusted: Capital expenditure runs at 4.7% of revenue against depreciation of 3.8%. A perpetuity has to be a steady state, so the terminal year uses maintenance capex at depreciation and then charges the reinvestment terminal growth requires (g/ROIC of NOPAT). The bridge is shown under Terminal Value.</t>
-[...2 lines deleted...]
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Adjusted: Capital expenditure runs at 4.7% of revenue against depreciation of 3.8%. A perpetuity has to be a steady state, so the forecast tapers capex to maintenance at depreciation plus the reinvestment terminal growth requires (g/ROIC of NOPAT), and the terminal year carries on from there. The bridge is shown under Terminal Value.</t>
+  </si>
+  <si>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -436,98 +457,98 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -848,1247 +869,1531 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-0.04040260188163358</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.04432838982190601</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.10317762509318694</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.03766459419264717</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.04718066876326119</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04718066876326119</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>-0.41386467413864675</v>
+      <c r="B11" s="5">
+        <v>0.059658385954466694</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>9.21221212916559</v>
+        <v>9.885481944717128</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.17926629321492557</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.03766459419264717</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.03082</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.10638030000000001</v>
+        <v>0.09254368600000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.05444</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>84278419456</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>92097101824</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>28590000000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.7466961959970976</v>
+        <v>0.7631064167760588</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.2533038040029024</v>
+        <v>0.23689358322394116</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.08943526339704144</v>
+        <v>0.08080890508857069</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>88661000000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>22703000000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>850000000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>-0.04040260188163358</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.04432838982190601</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.032982286770004476</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.03198450092375392</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.030986715077503356</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.0299889292312528</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.02899114338500224</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.02799335753875168</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.026995571692501122</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.02599778584625056</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>85078864914.57248</v>
+        <v>92591199370.00002</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>81641457406.88773</v>
+        <v>95645068860.00002</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>78342930106.24089</v>
+        <v>98704228653.30519</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>75177671890.9178</v>
+        <v>101762748463.5299</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>72140298343.12097</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>104814504325.58047</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>107853196649.31133</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>110872369744.81279</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>113865432750.97638</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>116825681886.92691</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>119746323934.10007</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10317762509318694</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10317762509318694</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10317762509318694</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10317762509318694</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.10317762509318694</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10317762509318694</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10317762509318694</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10317762509318694</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10317762509318694</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.10317762509318694</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>8778235227.509655</v>
+        <v>9553340055.526388</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>8423571684.389252</v>
+        <v>9868431056.84913</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>8083237471.20347</v>
+        <v>10184067899.102922</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>7756653645.739735</v>
+        <v>10499638709.422375</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>7443264656.557191</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>10814511631.632963</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>11128036688.98441</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>11439547798.723497</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>11748364931.45373</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>12053796406.985266</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>12355141317.159895</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>6934805829.732628</v>
+        <v>7547138643.865847</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>6654621630.667509</v>
+        <v>7796060534.910813</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>6385757602.250742</v>
+        <v>8045413640.291309</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>6127756380.134391</v>
+        <v>8294714580.443676</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>5880179078.6801815</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8543464188.990042</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>8791148984.297684</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>9037242760.991564</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>9281208295.848446</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>9522499161.51836</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>9760561640.556318</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>3204460921.37842</v>
+        <v>3487409950.081539</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>3074992362.526715</v>
+        <v>3602432705.1396956</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>2950754670.314484</v>
+        <v>3717654717.3249974</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>2831536504.119397</v>
+        <v>3832852624.8072834</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>2717135062.0301485</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>3947795770.9264503</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>4062246884.1760845</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>4175962813.6155057</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>4288695317.135682</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>4400191899.550393</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>4510196697.039152</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-4014077744.288688</v>
+        <f>-B6*B19</f>
+        <v>-4368514707.869049</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-3851898559.264267</v>
+        <f>-C6*C19</f>
+        <v>-4532270783.784127</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-3696271835.2858744</v>
+        <f>-D6*D19</f>
+        <v>-4697534888.084761</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-3546932835.8785243</v>
+        <f>-E6*E19</f>
+        <v>-4864026830.994276</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-5031452246.486964</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-5199503263.4570675</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-5367859270.416347</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-5536187772.515614</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-5704145338.984518</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-5871378638.372402</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>-1482519169.8510745</v>
+        <v>-234469350.89346275</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>-1422621538.0496883</v>
+        <v>-182188924.68899035</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>-1365143926.4196327</v>
+        <v>-182504535.64538673</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>-1309988559.849365</v>
+        <v>-182466355.28776833</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>-1257061613.59628</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-182062829.057019</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-181283479.44601032</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-180118993.79476833</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-178561308.00774375</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-176603685.47391334</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-174240790.4850999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>4642669836.971285</v>
+        <v>6431564535.184874</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>4455093895.880268</v>
+        <v>6684033531.577391</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>4275096510.8597183</v>
+        <v>6883028933.886159</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>4102371488.525898</v>
+        <v>7081074018.968915</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>3936625006.5044203</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7277744884.372509</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>7472609125.57069</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>7665227310.395954</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>7855154532.46077</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>8041942036.610321</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>8225138908.737968</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9580745099202254</v>
+        <v>0.9618902947992679</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8794230755233575</v>
+        <v>0.8899725846729977</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.8072283916909108</v>
+        <v>0.8234319503502479</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.7409604028915291</v>
+        <v>0.7618663636776464</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6801325675663283</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.7049038549651961</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.6522002656033171</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.6034371687101063</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.5583199452456912</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.5165760039698578</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.47795313448821475</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>4448023628.777677</v>
+        <v>6186459506.769494</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>3917912375.6603622</v>
+        <v>5948606598.138915</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>3450979280.7847147</v>
+        <v>5667705939.347067</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>3039694830.948871</v>
+        <v>5394832113.764105</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>2677426873.2196655</v>
+        <v>5130110424.447417</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>4873637656.446976</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>4625483065.704718</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>4385689448.45994</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>4154274281.4293795</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>3931230923.032286</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>17534036989.39129</v>
+        <f>SUM(B15:K15)</f>
+        <v>50298029957.540306</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.04718066876326119</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.04738635078425439</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.0475920328052476</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.047797714826240796</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.048003396847234</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.0482090788682272</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.04841476088922041</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.048620442910213606</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.04882612493120681</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.04903180695220001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.04903180695220001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>3936625006.5044203</v>
+        <f>Forecast!K13</f>
+        <v>8225138908.737968</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>5880179078.6801815</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>9760561640.556318</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.13945733774964073</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-820034119.8038733</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-1361181941.3332498</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>5060144958.876308</v>
+        <v>8399379699.223068</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>80493945541.72586</v>
+        <v>154265061786.11246</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>54746553854.83822</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>73731469822.69057</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>72280590844.2295</v>
+        <v>124029499780.23087</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-22703000000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>49577590844.22951</v>
+        <v>101326499780.23087</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>58.32657746379942</v>
+        <v>119.2076468002716</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>10160399718.58734</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>16865338014.199047</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>93599757524.74094</v>
+        <v>166721994430.9161</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>63660243408.88782</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>79685299826.38304</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>81194280398.27911</v>
+        <v>129983329783.92334</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-22703000000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>58491280398.27911</v>
+        <v>107280329783.92334</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>68.81327105679895</v>
+        <v>126.21215268696864</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>99.06</v>
+        <v>108.25</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>58.32657746379942</v>
+        <v>119.2076468002716</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.4111995006682877</v>
+        <v>0.10122537459835201</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.069435</v>
+        <v>0.060809</v>
       </c>
       <c r="B5" s="31">
-        <v>82.18396638836037</v>
+        <v>172.91142209912312</v>
       </c>
       <c r="C5" s="31">
-        <v>88.5527065815789</v>
+        <v>184.38221582285888</v>
       </c>
       <c r="D5" s="31">
-        <v>96.32261655751188</v>
+        <v>199.2844299788119</v>
       </c>
       <c r="E5" s="31">
-        <v>106.02666314107924</v>
+        <v>219.28872270204866</v>
       </c>
       <c r="F5" s="31">
-        <v>118.50736264169049</v>
+        <v>247.36038433738122</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.079435</v>
+        <v>0.070809</v>
       </c>
       <c r="B6" s="31">
-        <v>65.14425946725866</v>
+        <v>136.8492902631314</v>
       </c>
       <c r="C6" s="31">
-        <v>69.13013898709715</v>
+        <v>142.92580267594317</v>
       </c>
       <c r="D6" s="31">
-        <v>73.82311653761185</v>
+        <v>150.4973047957575</v>
       </c>
       <c r="E6" s="31">
-        <v>79.43774598671311</v>
+        <v>160.113303976468</v>
       </c>
       <c r="F6" s="31">
-        <v>86.28515096394506</v>
+        <v>172.63021776431833</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.089435</v>
+        <v>0.080809</v>
       </c>
       <c r="B7" s="31">
-        <v>52.70899718202044</v>
+        <v>111.79707390909388</v>
       </c>
       <c r="C7" s="31">
-        <v>55.32513673513419</v>
+        <v>115.1375503492632</v>
       </c>
       <c r="D7" s="32">
-        <v>58.32692203549108</v>
+        <v>119.20740309550163</v>
       </c>
       <c r="E7" s="31">
-        <v>61.81168102468529</v>
+        <v>124.22196101850223</v>
       </c>
       <c r="F7" s="31">
-        <v>65.91250096886101</v>
+        <v>130.49056458960098</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.099435</v>
+        <v>0.090809</v>
       </c>
       <c r="B8" s="31">
-        <v>43.240709214394606</v>
+        <v>93.39409659956061</v>
       </c>
       <c r="C8" s="31">
-        <v>45.01477191111356</v>
+        <v>95.22401189678482</v>
       </c>
       <c r="D8" s="31">
-        <v>47.01025167943398</v>
+        <v>97.43701851882525</v>
       </c>
       <c r="E8" s="31">
-        <v>49.27498111205443</v>
+        <v>100.12761513976392</v>
       </c>
       <c r="F8" s="31">
-        <v>51.87163957522768</v>
+        <v>103.42416546408336</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.109435</v>
+        <v>0.100809</v>
       </c>
       <c r="B9" s="31">
-        <v>35.795604754624115</v>
+        <v>79.31272739660419</v>
       </c>
       <c r="C9" s="31">
-        <v>37.02568574633574</v>
+        <v>80.25968698033903</v>
       </c>
       <c r="D9" s="31">
-        <v>38.38712988818828</v>
+        <v>81.4179446045982</v>
       </c>
       <c r="E9" s="31">
-        <v>39.9047429616649</v>
+        <v>82.83226111345331</v>
       </c>
       <c r="F9" s="31">
-        <v>41.609995833620715</v>
+        <v>84.56100061012633</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>88661000000</v>
       </c>
       <c r="C5" s="18">
         <v>91070000000</v>
       </c>
       <c r="D5" s="18">
         <v>90958000000</v>
       </c>
       <c r="E5" s="18">
         <v>100338000000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>7867000000</v>
       </c>
       <c r="C6" s="18">
         <v>8468000000</v>
       </c>
       <c r="D6" s="18">
         <v>9141000000</v>
       </c>
       <c r="E6" s="18">
         <v>13094000000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>3746000000</v>
       </c>
       <c r="C7" s="18">
         <v>3609000000</v>
       </c>
       <c r="D7" s="18">
         <v>3366000000</v>
       </c>
       <c r="E7" s="18">
         <v>3188000000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>3685000000</v>
       </c>
       <c r="C8" s="18">
         <v>3909000000</v>
       </c>
       <c r="D8" s="18">
         <v>5158000000</v>
       </c>
       <c r="E8" s="18">
         <v>4769000000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>997000000</v>
       </c>
       <c r="C9" s="18">
         <v>-256000000</v>
       </c>
       <c r="D9" s="18">
         <v>372000000</v>
       </c>
       <c r="E9" s="18">
         <v>369000000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>28590000000</v>
       </c>
       <c r="C10" s="18">
         <v>25652000000</v>
       </c>
       <c r="D10" s="18">
         <v>26729000000</v>
       </c>
       <c r="E10" s="18">
         <v>23521000000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>5887000000</v>
       </c>
       <c r="C11" s="18">
         <v>6112000000</v>
       </c>
       <c r="D11" s="18">
         <v>6035000000</v>
       </c>
       <c r="E11" s="18">
         <v>7595000000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>850000000</v>
       </c>
       <c r="C12" s="34">
         <v>856000000</v>
       </c>
       <c r="D12" s="34">
         <v>860000000</v>
       </c>
       <c r="E12" s="34">
         <v>875000000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" ht="54" customHeight="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B16" s="35"/>
       <c r="C16" s="35"/>
       <c r="D16" s="35"/>
       <c r="E16" s="35"/>
       <c r="F16" s="35"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:F16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>