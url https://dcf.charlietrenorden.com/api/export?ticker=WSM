--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -16,119 +16,125 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Assumptions" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Forecast" state="visible" r:id="rId5"/>
     <sheet sheetId="3" name="Valuation" state="visible" r:id="rId6"/>
     <sheet sheetId="4" name="Sensitivity" state="visible" r:id="rId7"/>
     <sheet sheetId="5" name="Source data" state="visible" r:id="rId8"/>
   </sheets>
   <calcPr calcId="171027" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="106">
   <si>
     <t>Williams-Sonoma, Inc. (WSM)</t>
   </si>
   <si>
     <t>DCF Studio - Base case</t>
   </si>
   <si>
-    <t>Blue figures on a cream fill are inputs. Every other figure is a formula - change an input and the model reprices. Currency figures are USD millions unless the row says otherwise.</t>
-[...1 lines deleted...]
-  <si>
     <t>Drivers</t>
   </si>
   <si>
     <t>Revenue growth</t>
   </si>
   <si>
     <t>EBIT margin</t>
   </si>
   <si>
     <t>Tax rate</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation, % of revenue</t>
   </si>
   <si>
     <t>Capital expenditure, % of revenue</t>
   </si>
   <si>
+    <t>Year 1. Fades to the steady state by the final year</t>
+  </si>
+  <si>
     <t>Change in working capital, % of revenue growth</t>
   </si>
   <si>
     <t>Terminal growth</t>
   </si>
   <si>
     <t>Exit EV/EBITDA</t>
   </si>
   <si>
     <t>Terminal ROIC</t>
   </si>
   <si>
     <t>From reported invested capital</t>
   </si>
   <si>
+    <t>Depreciation alone, % of revenue</t>
+  </si>
+  <si>
+    <t>The accounts do not separate it from amortisation</t>
+  </si>
+  <si>
     <t>Discount rate</t>
   </si>
   <si>
     <t>Risk-free rate</t>
   </si>
   <si>
-    <t>US 10-year Treasury (^TNX)</t>
+    <t>US 10-year Treasury (^TNX), 2026-11-02</t>
   </si>
   <si>
     <t>Equity risk premium</t>
   </si>
   <si>
     <t>Beta</t>
   </si>
   <si>
     <t>As reported</t>
   </si>
   <si>
     <t>Cost of equity</t>
   </si>
   <si>
     <t>Cost of debt</t>
   </si>
   <si>
-    <t>Assumed: risk-free + 2bp (interest expense not reported)</t>
+    <t>Assumed: risk-free + 200bp (interest expense not reported)</t>
   </si>
   <si>
     <t>Market capitalisation (USD m)</t>
   </si>
   <si>
     <t>Total debt (USD m)</t>
   </si>
   <si>
     <t>Equity weight</t>
   </si>
   <si>
     <t>Debt weight</t>
   </si>
   <si>
     <t>WACC</t>
   </si>
   <si>
     <t>Base year</t>
   </si>
   <si>
     <t>Revenue, last reported year (USD m)</t>
   </si>
   <si>
     <t>Fiscal year ended 2026-01-31</t>
   </si>
@@ -147,90 +153,108 @@
   <si>
     <t>Forecast cashflows (USD m)</t>
   </si>
   <si>
     <t>Every figure below is a formula. Edit the drivers on Assumptions.</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>FY27</t>
   </si>
   <si>
     <t>FY28</t>
   </si>
   <si>
     <t>FY29</t>
   </si>
   <si>
     <t>FY30</t>
   </si>
   <si>
     <t>FY31</t>
   </si>
   <si>
+    <t>FY32</t>
+  </si>
+  <si>
+    <t>FY33</t>
+  </si>
+  <si>
+    <t>FY34</t>
+  </si>
+  <si>
+    <t>FY35</t>
+  </si>
+  <si>
+    <t>FY36</t>
+  </si>
+  <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>EBIT</t>
   </si>
   <si>
     <t>NOPAT</t>
   </si>
   <si>
     <t>Add depreciation &amp; amortisation</t>
   </si>
   <si>
     <t>Less capital expenditure</t>
   </si>
   <si>
     <t>Less increase in working capital</t>
   </si>
   <si>
     <t>Free cashflow to firm</t>
   </si>
   <si>
     <t>Discount factor</t>
   </si>
   <si>
     <t>Present value</t>
   </si>
   <si>
     <t>Present value of the explicit forecast</t>
   </si>
   <si>
+    <t>Steady-state capital expenditure, % of revenue</t>
+  </si>
+  <si>
     <t>Valuation (USD m, except per share)</t>
   </si>
   <si>
     <t>Terminal value - perpetuity growth</t>
   </si>
   <si>
     <t>Final year free cashflow</t>
   </si>
   <si>
-    <t>Net operating profit after tax (capex at depreciation)</t>
+    <t>Operating profit before amortisation, after tax</t>
   </si>
   <si>
     <t>Reinvestment rate (g / ROIC)</t>
   </si>
   <si>
     <t>Less reinvestment to fund terminal growth</t>
   </si>
   <si>
     <t>Cashflow capitalised</t>
   </si>
   <si>
     <t>Terminal value, undiscounted</t>
   </si>
   <si>
     <t>Terminal value, discounted</t>
   </si>
   <si>
     <t>Enterprise value</t>
   </si>
   <si>
     <t>Less net debt</t>
   </si>
   <si>
     <t>Equity value</t>
   </si>
@@ -249,53 +273,50 @@
   <si>
     <t>Market price (USD)</t>
   </si>
   <si>
     <t>Conversion, USD to USD</t>
   </si>
   <si>
     <t>Same currency, no conversion</t>
   </si>
   <si>
     <t>Value per share (USD)</t>
   </si>
   <si>
     <t>Implied upside</t>
   </si>
   <si>
     <t>Value per share (USD) by WACC and terminal growth</t>
   </si>
   <si>
     <t>WACC down the side, terminal growth across the top. Static grid: computed by DCF Studio, not linked to the sheets above. A live data table needs Excel to build it (Data &gt; What-If &gt; Data Table).</t>
   </si>
   <si>
     <t>Reported history and provenance (USD m, except shares)</t>
   </si>
   <si>
-    <t>What the model was built from. "derived" means the figure was not reported and was computed - the note says how.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fiscal year end</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>Yahoo field, latest year</t>
   </si>
   <si>
     <t>totalRevenue</t>
   </si>
   <si>
     <t>operatingIncome</t>
   </si>
   <si>
     <t>Depreciation &amp; amortisation</t>
@@ -312,101 +333,101 @@
   <si>
     <t>Change in working capital</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>Total debt</t>
   </si>
   <si>
     <t>totalDebt</t>
   </si>
   <si>
     <t>Cash and equivalents</t>
   </si>
   <si>
     <t>cashCashEquivalentsAndShortTermInvestments</t>
   </si>
   <si>
     <t>dilutedAverageShares</t>
   </si>
   <si>
     <t>Model notes</t>
   </si>
   <si>
-    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX). General information, not advice.</t>
+    <t>Data: Yahoo Finance. Risk-free rate: US 10-year Treasury (^TNX), 2026-11-02. General information, not advice.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0&quot;x&quot;"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="#,##0.0,,;[Red](#,##0.0,,)"/>
     <numFmt numFmtId="167" formatCode="0.0000"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;[Red](#,##0.00)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
     </font>
     <font>
       <color rgb="FF666666"/>
     </font>
     <font>
-      <i/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
     </font>
     <font>
       <color rgb="FF0000CC"/>
     </font>
     <font>
       <color rgb="FF666666"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+    </font>
+    <font>
+      <i/>
+      <color rgb="FF666666"/>
+      <sz val="9"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDF6E3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -433,95 +454,95 @@
       <bottom style="double"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium"/>
       <right style="medium"/>
       <top style="medium"/>
       <bottom style="medium"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="10" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="168" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -842,1237 +863,1521 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="2" width="16" customWidth="1"/>
     <col min="3" max="3" width="52" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>-0.03451718232113232</v>
+        <v>3</v>
+      </c>
+      <c r="B6" s="5">
+        <v>0.05943256623442905</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="6">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5">
         <v>0.17501811467832146</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B8" s="6">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5">
         <v>0.21</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5">
+        <v>0.028535941186201546</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="6">
-[...4 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B10" s="5">
+        <v>0.03177559391768459</v>
+      </c>
+      <c r="C10" s="6" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.03177559391768459</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="6">
-        <v>0.18174860489410186</v>
+      <c r="B11" s="5">
+        <v>0.11311037320424425</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="5">
         <v>0.025</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="7">
-        <v>16.296544045518043</v>
+        <v>18.33583566490668</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.5322051936624062</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C14" s="6" t="s">
         <v>13</v>
       </c>
     </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="5">
+        <v>0.028535941186201546</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="B17" s="5">
+        <v>0.048940000000000004</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>0.055</v>
+        <v>19</v>
+      </c>
+      <c r="B18" s="5">
+        <v>0.0423</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>1.3142300000000002</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B20" s="10">
+        <v>22</v>
+      </c>
+      <c r="B20" s="9">
         <f>B17+B19*B18</f>
-        <v>0.12204155</v>
+        <v>0.10453192900000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>22</v>
+        <v>23</v>
+      </c>
+      <c r="B21" s="5">
+        <v>0.06894</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>26406090752</v>
+        <v>25</v>
+      </c>
+      <c r="B22" s="10">
+        <v>29765152768</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B23" s="11">
+        <v>26</v>
+      </c>
+      <c r="B23" s="10">
         <v>1456905000</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B24" s="10">
+        <v>27</v>
+      </c>
+      <c r="B24" s="9">
         <f>B22/(B22+B23)</f>
-        <v>0.9477118321027838</v>
+        <v>0.9533373164950965</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B25" s="10">
+        <v>28</v>
+      </c>
+      <c r="B25" s="9">
         <f>1-B24</f>
-        <v>0.05228816789721624</v>
+        <v>0.046662683504903546</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B26" s="12">
+        <v>29</v>
+      </c>
+      <c r="B26" s="11">
         <f>B24*B20+B25*B21*(1-B8)</f>
-        <v>0.11855093047482677</v>
+        <v>0.10219555974757012</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C28" s="5"/>
+      <c r="A28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="4"/>
+      <c r="C28" s="4"/>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B29" s="11">
+        <v>31</v>
+      </c>
+      <c r="B29" s="10">
         <v>7806816000</v>
       </c>
-      <c r="C29" s="8" t="s">
-        <v>30</v>
+      <c r="C29" s="6" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B30" s="11">
+        <v>33</v>
+      </c>
+      <c r="B30" s="10">
         <v>437104000</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B31" s="13">
+        <v>34</v>
+      </c>
+      <c r="B31" s="12">
         <v>123153000</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B32" s="14">
+        <v>35</v>
+      </c>
+      <c r="B32" s="13">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B33" s="14">
+        <v>36</v>
+      </c>
+      <c r="B33" s="13">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:K20"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
-    <col min="2" max="6" width="15" customWidth="1"/>
+    <col min="2" max="11" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>35</v>
+      <c r="A1" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="15" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="I4" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B5" s="10">
+        <v>3</v>
+      </c>
+      <c r="B5" s="9">
         <f>Assumptions!B6</f>
-        <v>-0.03451718232113232</v>
-[...18 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.05943256623442905</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.0524133442174477</v>
+      </c>
+      <c r="D5" s="5">
+        <v>0.04898667619026674</v>
+      </c>
+      <c r="E5" s="5">
+        <v>0.04556000816308577</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0.042133340135904813</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0.03870667210872385</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.03528000408154289</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0.03185333605436193</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0.028426668027180964</v>
+      </c>
+      <c r="K5" s="5">
+        <v>0.025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B6" s="18">
         <f>Assumptions!B29*(1+B5)</f>
-        <v>7537346708.780467</v>
+        <v>8270795109</v>
       </c>
       <c r="C6" s="18">
         <f>B6*(1+C5)</f>
-        <v>7277178738.215905</v>
+        <v>8704295140</v>
       </c>
       <c r="D6" s="18">
         <f>C6*(1+D5)</f>
-        <v>7025991032.925439</v>
+        <v>9130689627.487692</v>
       </c>
       <c r="E6" s="18">
         <f>D6*(1+E5)</f>
-        <v>6783473619.455311</v>
+        <v>9546683921.450634</v>
       </c>
       <c r="F6" s="18">
         <f>E6*(1+F5)</f>
-        <v>6549327223.76198</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9948917602.283087</v>
+      </c>
+      <c r="G6" s="18">
+        <f>F6*(1+G5)</f>
+        <v>10334007093.75137</v>
+      </c>
+      <c r="H6" s="18">
+        <f>G6*(1+H5)</f>
+        <v>10698590906.19761</v>
+      </c>
+      <c r="I6" s="18">
+        <f>H6*(1+I5)</f>
+        <v>11039376717.640865</v>
+      </c>
+      <c r="J6" s="18">
+        <f>I6*(1+J5)</f>
+        <v>11353189414.820232</v>
+      </c>
+      <c r="K6" s="18">
+        <f>J6*(1+K5)</f>
+        <v>11637019150.190737</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B7" s="10">
+        <v>4</v>
+      </c>
+      <c r="B7" s="9">
         <f>Assumptions!B7</f>
         <v>0.17501811467832146</v>
       </c>
-      <c r="C7" s="10">
+      <c r="C7" s="9">
         <f>Assumptions!B7</f>
         <v>0.17501811467832146</v>
       </c>
-      <c r="D7" s="10">
+      <c r="D7" s="9">
         <f>Assumptions!B7</f>
         <v>0.17501811467832146</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="9">
         <f>Assumptions!B7</f>
         <v>0.17501811467832146</v>
       </c>
-      <c r="F7" s="10">
+      <c r="F7" s="9">
         <f>Assumptions!B7</f>
         <v>0.17501811467832146</v>
       </c>
-    </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="G7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.17501811467832146</v>
+      </c>
+      <c r="H7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.17501811467832146</v>
+      </c>
+      <c r="I7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.17501811467832146</v>
+      </c>
+      <c r="J7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.17501811467832146</v>
+      </c>
+      <c r="K7" s="9">
+        <f>Assumptions!B7</f>
+        <v>0.17501811467832146</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B8" s="18">
         <f>B6*B7</f>
-        <v>1319172210.6476085</v>
+        <v>1447538966.8678622</v>
       </c>
       <c r="C8" s="18">
         <f>C6*C7</f>
-        <v>1273638102.939714</v>
+        <v>1523409325.0064762</v>
       </c>
       <c r="D8" s="18">
         <f>D6*D7</f>
-        <v>1229675704.3294027</v>
+        <v>1598036084.3158011</v>
       </c>
       <c r="E8" s="18">
         <f>E6*E7</f>
-        <v>1187230763.847198</v>
+        <v>1670842621.3621347</v>
       </c>
       <c r="F8" s="18">
         <f>F6*F7</f>
-        <v>1146250903.1142268</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1741240801.8415523</v>
+      </c>
+      <c r="G8" s="18">
+        <f>G6*G7</f>
+        <v>1808638438.6207647</v>
+      </c>
+      <c r="H8" s="18">
+        <f>H6*H7</f>
+        <v>1872447210.1173406</v>
+      </c>
+      <c r="I8" s="18">
+        <f>I6*I7</f>
+        <v>1932090900.3452609</v>
+      </c>
+      <c r="J8" s="18">
+        <f>J6*J7</f>
+        <v>1987013806.9677126</v>
+      </c>
+      <c r="K8" s="18">
+        <f>K6*K7</f>
+        <v>2036689152.1419053</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1-Assumptions!B8)</f>
-        <v>1042146046.4116107</v>
+        <v>1143555783.825611</v>
       </c>
       <c r="C9" s="18">
         <f>C8*(1-Assumptions!B8)</f>
-        <v>1006174101.3223741</v>
+        <v>1203493366.7551162</v>
       </c>
       <c r="D9" s="18">
         <f>D8*(1-Assumptions!B8)</f>
-        <v>971443806.4202281</v>
+        <v>1262448506.609483</v>
       </c>
       <c r="E9" s="18">
         <f>E8*(1-Assumptions!B8)</f>
-        <v>937912303.4392865</v>
+        <v>1319965670.8760865</v>
       </c>
       <c r="F9" s="18">
         <f>F8*(1-Assumptions!B8)</f>
-        <v>905538213.4602392</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1375580233.4548264</v>
+      </c>
+      <c r="G9" s="18">
+        <f>G8*(1-Assumptions!B8)</f>
+        <v>1428824366.510404</v>
+      </c>
+      <c r="H9" s="18">
+        <f>H8*(1-Assumptions!B8)</f>
+        <v>1479233295.9926991</v>
+      </c>
+      <c r="I9" s="18">
+        <f>I8*(1-Assumptions!B8)</f>
+        <v>1526351811.272756</v>
+      </c>
+      <c r="J9" s="18">
+        <f>J8*(1-Assumptions!B8)</f>
+        <v>1569740907.504493</v>
+      </c>
+      <c r="K9" s="18">
+        <f>K8*(1-Assumptions!B8)</f>
+        <v>1608984430.1921053</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B10" s="18">
         <f>B6*Assumptions!B9</f>
-        <v>215085282.3817692</v>
+        <v>236014922.7935474</v>
       </c>
       <c r="C10" s="18">
         <f>C6*Assumptions!B9</f>
-        <v>207661144.47520545</v>
+        <v>248385254.18237996</v>
       </c>
       <c r="D10" s="18">
         <f>D6*Assumptions!B9</f>
-        <v>200493266.89033976</v>
+        <v>260552822.19944927</v>
       </c>
       <c r="E10" s="18">
         <f>E6*Assumptions!B9</f>
-        <v>193572804.24292648</v>
+        <v>272423610.90577126</v>
       </c>
       <c r="F10" s="18">
         <f>F6*Assumptions!B9</f>
-        <v>186891216.46646053</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>283901727.56511545</v>
+      </c>
+      <c r="G10" s="18">
+        <f>G6*Assumptions!B9</f>
+        <v>294890618.64507866</v>
+      </c>
+      <c r="H10" s="18">
+        <f>H6*Assumptions!B9</f>
+        <v>305294360.87448573</v>
+      </c>
+      <c r="I10" s="18">
+        <f>I6*Assumptions!B9</f>
+        <v>315019004.7469224</v>
+      </c>
+      <c r="J10" s="18">
+        <f>J6*Assumptions!B9</f>
+        <v>323973945.4171161</v>
+      </c>
+      <c r="K10" s="18">
+        <f>K6*Assumptions!B9</f>
+        <v>332073294.05254394</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="B11" s="18">
-        <f>-B6*Assumptions!B10</f>
-        <v>-239503668.2350046</v>
+        <f>-B6*B19</f>
+        <v>-262809426.75995588</v>
       </c>
       <c r="C11" s="18">
-        <f>-C6*Assumptions!B10</f>
-        <v>-231236676.45195696</v>
+        <f>-C6*C19</f>
+        <v>-279732418.91365224</v>
       </c>
       <c r="D11" s="18">
-        <f>-D6*Assumptions!B10</f>
-        <v>-223255037.93153206</v>
+        <f>-D6*D19</f>
+        <v>-296738074.88632697</v>
       </c>
       <c r="E11" s="18">
-        <f>-E6*Assumptions!B10</f>
-        <v>-215548903.08313808</v>
+        <f>-E6*E19</f>
+        <v>-313710420.22641754</v>
       </c>
       <c r="F11" s="18">
-        <f>-F6*Assumptions!B10</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <f>-F6*F19</f>
+        <v>-330526528.87110925</v>
+      </c>
+      <c r="G11" s="18">
+        <f>-G6*G19</f>
+        <v>-347057835.3208185</v>
+      </c>
+      <c r="H11" s="18">
+        <f>-H6*H19</f>
+        <v>-363171628.57560843</v>
+      </c>
+      <c r="I11" s="18">
+        <f>-I6*I19</f>
+        <v>-378732707.30969375</v>
+      </c>
+      <c r="J11" s="18">
+        <f>-J6*J19</f>
+        <v>-393605170.49935603</v>
+      </c>
+      <c r="K11" s="18">
+        <f>-K6*K19</f>
+        <v>-407654312.8659724</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B12" s="18">
         <f>-(B6-Assumptions!B29)*Assumptions!B11</f>
-        <v>48975667.740952566</v>
+        <v>-52480850.17796272</v>
       </c>
       <c r="C12" s="18">
         <f>-(C6-B6)*Assumptions!B11</f>
-        <v>47285165.688238874</v>
+        <v>-49033350.29046145</v>
       </c>
       <c r="D12" s="18">
         <f>-(D6-C6)*Assumptions!B11</f>
-        <v>45653015.00309306</v>
+        <v>-48229639.611965284</v>
       </c>
       <c r="E12" s="18">
         <f>-(E6-D6)*Assumptions!B11</f>
-        <v>44077201.56072184</v>
+        <v>-47053269.84098447</v>
       </c>
       <c r="F12" s="18">
         <f>-(F6-E6)*Assumptions!B11</f>
-        <v>42555780.75824521</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-45496801.7542756</v>
+      </c>
+      <c r="G12" s="18">
+        <f>-(G6-F6)*Assumptions!B11</f>
+        <v>-43557616.09701008</v>
+      </c>
+      <c r="H12" s="18">
+        <f>-(H6-G6)*Assumptions!B11</f>
+        <v>-41238211.09002055</v>
+      </c>
+      <c r="I12" s="18">
+        <f>-(I6-H6)*Assumptions!B11</f>
+        <v>-38546410.315057725</v>
+      </c>
+      <c r="J12" s="18">
+        <f>-(J6-I6)*Assumptions!B11</f>
+        <v>-35495471.29418869</v>
+      </c>
+      <c r="K12" s="18">
+        <f>-(K6-J6)*Assumptions!B11</f>
+        <v>-32104087.294219635</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B13" s="20">
         <f>B9+B10+B11+B12</f>
-        <v>1066703328.299328</v>
+        <v>1064280429.6812398</v>
       </c>
       <c r="C13" s="20">
         <f>C9+C10+C11+C12</f>
-        <v>1029883735.0338614</v>
+        <v>1123112851.7333825</v>
       </c>
       <c r="D13" s="20">
         <f>D9+D10+D11+D12</f>
-        <v>994335050.3821288</v>
+        <v>1178033614.31064</v>
       </c>
       <c r="E13" s="20">
         <f>E9+E10+E11+E12</f>
-        <v>960013406.1597966</v>
+        <v>1231625591.7144556</v>
       </c>
       <c r="F13" s="20">
         <f>F9+F10+F11+F12</f>
-        <v>926876448.3886476</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1283458630.394557</v>
+      </c>
+      <c r="G13" s="20">
+        <f>G9+G10+G11+G12</f>
+        <v>1333099533.7376542</v>
+      </c>
+      <c r="H13" s="20">
+        <f>H9+H10+H11+H12</f>
+        <v>1380117817.2015557</v>
+      </c>
+      <c r="I13" s="20">
+        <f>I9+I10+I11+I12</f>
+        <v>1424091698.394927</v>
+      </c>
+      <c r="J13" s="20">
+        <f>J9+J10+J11+J12</f>
+        <v>1464614211.1280644</v>
+      </c>
+      <c r="K13" s="20">
+        <f>K9+K10+K11+K12</f>
+        <v>1501299324.0844572</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="B14" s="21">
         <f>1/(1+Assumptions!$B$26)^(1-0.5*Assumptions!$B$32)</f>
-        <v>0.9455230450628513</v>
+        <v>0.9525124730880865</v>
       </c>
       <c r="C14" s="21">
         <f>1/(1+Assumptions!$B$26)^(2-0.5*Assumptions!$B$32)</f>
-        <v>0.8453106776832015</v>
+        <v>0.8641955274309354</v>
       </c>
       <c r="D14" s="21">
         <f>1/(1+Assumptions!$B$26)^(3-0.5*Assumptions!$B$32)</f>
-        <v>0.7557194354345275</v>
+        <v>0.7840673279693283</v>
       </c>
       <c r="E14" s="21">
         <f>1/(1+Assumptions!$B$26)^(4-0.5*Assumptions!$B$32)</f>
-        <v>0.6756236259297763</v>
+        <v>0.7113686142492708</v>
       </c>
       <c r="F14" s="21">
         <f>1/(1+Assumptions!$B$26)^(5-0.5*Assumptions!$B$32)</f>
-        <v>0.6040168646080094</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>0.6454105244374162</v>
+      </c>
+      <c r="G14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(6-0.5*Assumptions!$B$32)</f>
+        <v>0.5855680679617609</v>
+      </c>
+      <c r="H14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(7-0.5*Assumptions!$B$32)</f>
+        <v>0.5312742033690195</v>
+      </c>
+      <c r="I14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(8-0.5*Assumptions!$B$32)</f>
+        <v>0.48201446528299785</v>
+      </c>
+      <c r="J14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(9-0.5*Assumptions!$B$32)</f>
+        <v>0.4373220895513234</v>
+      </c>
+      <c r="K14" s="21">
+        <f>1/(1+Assumptions!$B$26)^(10-0.5*Assumptions!$B$32)</f>
+        <v>0.3967735903885159</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="B15" s="20">
         <f>B13*B14</f>
-        <v>1008592579.152259</v>
+        <v>1013740384.1349291</v>
       </c>
       <c r="C15" s="20">
         <f>C13*C14</f>
-        <v>870571717.9963801</v>
+        <v>970589103.2681924</v>
       </c>
       <c r="D15" s="20">
         <f>D13*D14</f>
-        <v>751438322.9075449</v>
+        <v>923657668.2305939</v>
       </c>
       <c r="E15" s="20">
         <f>E13*E14</f>
-        <v>648607738.4108769</v>
+        <v>876139790.4518504</v>
       </c>
       <c r="F15" s="20">
         <f>F13*F14</f>
-        <v>559849006.2347183</v>
+        <v>828357707.736679</v>
+      </c>
+      <c r="G15" s="20">
+        <f>G13*G14</f>
+        <v>780620518.3714824</v>
+      </c>
+      <c r="H15" s="20">
+        <f>H13*H14</f>
+        <v>733220993.8891467</v>
+      </c>
+      <c r="I15" s="20">
+        <f>I13*I14</f>
+        <v>686432798.515787</v>
+      </c>
+      <c r="J15" s="20">
+        <f>J13*J14</f>
+        <v>640508147.1970882</v>
+      </c>
+      <c r="K15" s="20">
+        <f>K13*K14</f>
+        <v>595675923.0648422</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="22" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B17" s="23">
-        <f>SUM(B15:F15)</f>
-        <v>3839059364.701779</v>
+        <f>SUM(B15:K15)</f>
+        <v>8048943034.860592</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*0/9</f>
+        <v>0.03177559391768459</v>
+      </c>
+      <c r="C19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*1/9</f>
+        <v>0.0321372856060637</v>
+      </c>
+      <c r="D19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*2/9</f>
+        <v>0.03249897729444281</v>
+      </c>
+      <c r="E19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*3/9</f>
+        <v>0.03286066898282192</v>
+      </c>
+      <c r="F19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*4/9</f>
+        <v>0.033222360671201025</v>
+      </c>
+      <c r="G19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*5/9</f>
+        <v>0.03358405235958013</v>
+      </c>
+      <c r="H19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*6/9</f>
+        <v>0.03394574404795924</v>
+      </c>
+      <c r="I19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*7/9</f>
+        <v>0.03430743573633835</v>
+      </c>
+      <c r="J19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*8/9</f>
+        <v>0.03466912742471746</v>
+      </c>
+      <c r="K19" s="9">
+        <f>Assumptions!$B$10+($B$20-Assumptions!$B$10)*9/9</f>
+        <v>0.035030819113096565</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="9">
+        <f>IF(Assumptions!$B$33=0,Assumptions!$B$10,MIN(Assumptions!$B$15,Assumptions!$B$9)+MAX((K7+MAX(Assumptions!$B$9-Assumptions!$B$15,0))*(1-Assumptions!$B$8),0)*IF(Assumptions!$B$12&lt;=0,0,MIN(Assumptions!$B$12/MAX(Assumptions!$B$14,Assumptions!$B$26),0.9)))</f>
+        <v>0.035030819113096565</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C29"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="46" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>53</v>
+      <c r="A1" s="14" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B4" s="18">
-        <f>Forecast!F13</f>
-        <v>926876448.3886476</v>
+        <f>Forecast!K13</f>
+        <v>1501299324.0844572</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B5" s="18">
-        <f>IF(Assumptions!$B$33=0,B4,B4-Forecast!F11-Forecast!F10-Forecast!F12)</f>
-        <v>905538213.4602392</v>
+        <f>IF(Assumptions!$B$33=0,B4,(Forecast!K8+MAX(Forecast!K10-MIN(Assumptions!B15*Forecast!K6,Forecast!K10),0))*(1-Assumptions!B8))</f>
+        <v>1608984430.1921053</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B6" s="10">
+        <v>65</v>
+      </c>
+      <c r="B6" s="9">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),0,MIN(Assumptions!B12/MAX(Assumptions!B14,Assumptions!B26),0.9))</f>
         <v>0.046974363079700154</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B7" s="18">
-        <f>-MAX(Forecast!F9,0)*B6</f>
-        <v>-42537080.821624294</v>
+        <f>-MAX(B5,0)*B6</f>
+        <v>-75581018.81342842</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B8" s="18">
         <f>IF(OR(Assumptions!$B$33=0,Assumptions!B12&lt;=0),B5,MAX(B5+B7,0))</f>
-        <v>863001132.6386149</v>
+        <v>1533403411.378677</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B9" s="18">
         <f>B8*(1+Assumptions!B12)/(Assumptions!B26-Assumptions!B12)</f>
-        <v>9455557058.22303</v>
+        <v>20360478009.392467</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B10" s="18">
-        <f>B9/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>5711315927.430008</v>
+        <f>B9/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>8078499961.813072</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B11" s="18">
         <f>Forecast!B17+B10</f>
-        <v>9550375292.131786</v>
+        <v>16127442996.673664</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B12" s="18">
         <f>-Assumptions!B30</f>
         <v>-437104000</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B13" s="18">
         <f>B11+B12</f>
-        <v>9113271292.131786</v>
+        <v>15690338996.673664</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B14" s="24">
         <f>B13/Assumptions!B31</f>
-        <v>73.99958825308182</v>
+        <v>127.4052519765955</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C16" s="5"/>
+      <c r="A16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B17" s="18">
-        <f>Forecast!F8+Forecast!F10</f>
-        <v>1333142119.5806873</v>
+        <f>Forecast!K8+Forecast!K10</f>
+        <v>2368762446.1944494</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B18" s="18">
         <f>B17*Assumptions!B13</f>
-        <v>21725609270.681953</v>
+        <v>43433238942.62377</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B19" s="18">
-        <f>B18/(1+Assumptions!B26)^(5-0.5*Assumptions!B32)</f>
-        <v>13122634393.376015</v>
+        <f>B18/(1+Assumptions!B26)^(10-0.5*Assumptions!B32)</f>
+        <v>17233162157.46714</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B20" s="18">
         <f>Forecast!B17+B19</f>
-        <v>16961693758.077793</v>
+        <v>25282105192.327732</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B21" s="18">
         <f>-Assumptions!B30</f>
         <v>-437104000</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B22" s="18">
         <f>B20+B21</f>
-        <v>16524589758.077793</v>
+        <v>24845001192.327732</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" s="19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B23" s="25">
         <f>B22/Assumptions!B31</f>
-        <v>134.17935217232056</v>
+        <v>201.74093357309795</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="4" t="s">
-[...3 lines deleted...]
-      <c r="C25" s="5"/>
+      <c r="A25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="26">
-        <v>224.2</v>
+        <v>252.72</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B27" s="27">
         <v>1</v>
       </c>
-      <c r="C27" s="8" t="s">
-        <v>71</v>
+      <c r="C27" s="6" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B28" s="28">
         <f>B14*B27</f>
-        <v>73.99958825308182</v>
+        <v>127.4052519765955</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A29" s="19" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="B29" s="12">
+        <v>81</v>
+      </c>
+      <c r="B29" s="11">
         <f>B28/B26-1</f>
-        <v>-0.6699393922699294</v>
+        <v>-0.4958639918621578</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="6" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-        <v>74</v>
+      <c r="A1" s="14" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
-        <v>75</v>
+      <c r="A2" s="15" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" s="29">
         <v>0.015</v>
       </c>
       <c r="C4" s="29">
         <v>0.02</v>
       </c>
       <c r="D4" s="29">
         <v>0.025</v>
       </c>
       <c r="E4" s="29">
         <v>0.03</v>
       </c>
       <c r="F4" s="29">
         <v>0.035</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" s="30">
-        <v>0.098551</v>
+        <v>0.082196</v>
       </c>
       <c r="B5" s="31">
-        <v>85.7693720445207</v>
+        <v>158.7596193448792</v>
       </c>
       <c r="C5" s="31">
-        <v>89.09952597653228</v>
+        <v>165.23939216924234</v>
       </c>
       <c r="D5" s="31">
-        <v>92.87629510642758</v>
+        <v>172.89988585709915</v>
       </c>
       <c r="E5" s="31">
-        <v>97.19740562300416</v>
+        <v>182.08041401394445</v>
       </c>
       <c r="F5" s="31">
-        <v>102.19133891601537</v>
+        <v>193.26407938227388</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="30">
-        <v>0.108551</v>
+        <v>0.092196</v>
       </c>
       <c r="B6" s="31">
-        <v>77.01058570236818</v>
+        <v>137.43098275270114</v>
       </c>
       <c r="C6" s="31">
-        <v>79.51710567962306</v>
+        <v>141.751409717733</v>
       </c>
       <c r="D6" s="31">
-        <v>82.31842449158282</v>
+        <v>146.75331680607982</v>
       </c>
       <c r="E6" s="31">
-        <v>85.47083655232969</v>
+        <v>152.60105866835784</v>
       </c>
       <c r="F6" s="31">
-        <v>89.0459438622689</v>
+        <v>159.51646063516648</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="30">
-        <v>0.118551</v>
+        <v>0.102196</v>
       </c>
       <c r="B7" s="31">
-        <v>69.93022486769229</v>
+        <v>121.03665818854981</v>
       </c>
       <c r="C7" s="31">
-        <v>71.86376907857542</v>
+        <v>124.01198982692942</v>
       </c>
       <c r="D7" s="32">
-        <v>73.99953653705457</v>
+        <v>127.40451097465937</v>
       </c>
       <c r="E7" s="31">
-        <v>76.37178262944882</v>
+        <v>131.30090015465308</v>
       </c>
       <c r="F7" s="31">
-        <v>79.02296261672129</v>
+        <v>135.81363460490024</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="30">
-        <v>0.128551</v>
+        <v>0.112196</v>
       </c>
       <c r="B8" s="31">
-        <v>64.08537590503887</v>
+        <v>108.05063412286086</v>
       </c>
       <c r="C8" s="31">
-        <v>65.60700261569337</v>
+        <v>110.14815493977895</v>
       </c>
       <c r="D8" s="31">
-        <v>67.27170272617177</v>
+        <v>112.51288914221271</v>
       </c>
       <c r="E8" s="31">
-        <v>69.10125278868924</v>
+        <v>115.19360066980323</v>
       </c>
       <c r="F8" s="31">
-        <v>71.12208490210722</v>
+        <v>118.2516872617772</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="30">
-        <v>0.138551</v>
+        <v>0.122196</v>
       </c>
       <c r="B9" s="31">
-        <v>59.17649256816514</v>
+        <v>97.51657371255537</v>
       </c>
       <c r="C9" s="31">
-        <v>60.393934337648645</v>
+        <v>99.020220718487</v>
       </c>
       <c r="D9" s="31">
-        <v>61.71519858823478</v>
+        <v>100.70126476798983</v>
       </c>
       <c r="E9" s="31">
-        <v>63.15463191476414</v>
+        <v>102.58856780359474</v>
       </c>
       <c r="F9" s="31">
-        <v>64.72935183555279</v>
+        <v>104.7176117830925</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
     <col min="2" max="5" width="17" customWidth="1"/>
     <col min="6" max="6" width="44" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="A1" s="14" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="B4" s="17" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="E4" s="17" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="F4" s="33" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B5" s="18">
         <v>7806816000</v>
       </c>
       <c r="C5" s="18">
         <v>7711541000</v>
       </c>
       <c r="D5" s="18">
         <v>7750652000</v>
       </c>
       <c r="E5" s="18">
         <v>8674417000</v>
       </c>
-      <c r="F5" s="8" t="s">
-        <v>84</v>
+      <c r="F5" s="6" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B6" s="18">
         <v>1415722000</v>
       </c>
       <c r="C6" s="18">
         <v>1430184000</v>
       </c>
       <c r="D6" s="18">
         <v>1244193000</v>
       </c>
       <c r="E6" s="18">
         <v>1498422000</v>
       </c>
-      <c r="F6" s="8" t="s">
-        <v>85</v>
+      <c r="F6" s="6" t="s">
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B7" s="18">
         <v>231449000</v>
       </c>
       <c r="C7" s="18">
         <v>229802000</v>
       </c>
       <c r="D7" s="18">
         <v>232590000</v>
       </c>
       <c r="E7" s="18">
         <v>214153000</v>
       </c>
-      <c r="F7" s="8" t="s">
-        <v>87</v>
+      <c r="F7" s="6" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="B8" s="18">
         <v>259438000</v>
       </c>
       <c r="C8" s="18">
         <v>221567000</v>
       </c>
       <c r="D8" s="18">
         <v>188458000</v>
       </c>
       <c r="E8" s="18">
         <v>354117000</v>
       </c>
-      <c r="F8" s="8" t="s">
-        <v>89</v>
+      <c r="F8" s="6" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B9" s="18">
         <v>388532000</v>
       </c>
       <c r="C9" s="18">
         <v>342932000</v>
       </c>
       <c r="D9" s="18">
         <v>-167893000</v>
       </c>
       <c r="E9" s="18">
         <v>609807000</v>
       </c>
-      <c r="F9" s="8" t="s">
-        <v>91</v>
+      <c r="F9" s="6" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B10" s="18">
         <v>1456905000</v>
       </c>
       <c r="C10" s="18">
         <v>1347315000</v>
       </c>
       <c r="D10" s="18">
         <v>1390621000</v>
       </c>
       <c r="E10" s="18">
         <v>1443658000</v>
       </c>
-      <c r="F10" s="8" t="s">
-        <v>93</v>
+      <c r="F10" s="6" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="B11" s="18">
         <v>1019801000</v>
       </c>
       <c r="C11" s="18">
         <v>1212977000</v>
       </c>
       <c r="D11" s="18">
         <v>1262007000</v>
       </c>
       <c r="E11" s="18">
         <v>367344000</v>
       </c>
-      <c r="F11" s="8" t="s">
-        <v>95</v>
+      <c r="F11" s="6" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B12" s="34">
         <v>123153000</v>
       </c>
       <c r="C12" s="34">
         <v>128041000</v>
       </c>
       <c r="D12" s="34">
         <v>130544000</v>
       </c>
       <c r="E12" s="34">
         <v>138200000</v>
       </c>
-      <c r="F12" s="8" t="s">
-        <v>96</v>
+      <c r="F12" s="6" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="35" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">